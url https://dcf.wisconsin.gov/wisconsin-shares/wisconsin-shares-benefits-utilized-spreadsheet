--- v0 (2026-07-03)
+++ v1 (2026-08-13)
@@ -5,101 +5,98 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\DECE\All DECE\BOP\Monthly and Quarterly Reports\Expenditures &amp; CC Cost\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{57266C81-FA29-46A3-8EEA-8229A66E33DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1FF15AD-3CA1-4B05-A87E-64E04DE77E72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4500" yWindow="3720" windowWidth="23550" windowHeight="12645" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="9810" windowHeight="11385" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="31">
   <si>
     <t>Milw Co</t>
   </si>
   <si>
     <t>Bal of State</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t xml:space="preserve">Families Served </t>
   </si>
   <si>
     <t xml:space="preserve">Children Served </t>
   </si>
   <si>
     <t>Benefit Load Amount</t>
   </si>
   <si>
     <t>Benefits Utilized and Children and Families Served for the Past 24 Months</t>
   </si>
   <si>
-    <t>June 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>July 2024</t>
   </si>
   <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>September 2024</t>
   </si>
   <si>
     <t>October 2024</t>
   </si>
   <si>
     <t>November 2024</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>February 2025</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>March 2025</t>
@@ -123,50 +120,53 @@
     <t>September 2025</t>
   </si>
   <si>
     <t>October 2025</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>February 2026</t>
   </si>
   <si>
     <t>March 2026</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
     <t>May 2026</t>
+  </si>
+  <si>
+    <t>June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -700,52 +700,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C30" sqref="C30"/>
+    <sheetView tabSelected="1" topLeftCell="D2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I28" sqref="I28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="16.140625" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="11.140625" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" customWidth="1"/>
     <col min="12" max="12" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" s="3" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
@@ -785,811 +785,811 @@
       </c>
       <c r="F3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="5">
-        <v>11162</v>
+        <v>11151</v>
       </c>
       <c r="D4" s="5">
-        <v>22012</v>
+        <v>22058</v>
       </c>
       <c r="E4" s="7">
-        <v>22104353</v>
+        <v>23607383</v>
       </c>
       <c r="F4" s="5">
-        <v>7777</v>
+        <v>7770</v>
       </c>
       <c r="G4" s="5">
-        <v>12474</v>
+        <v>12556</v>
       </c>
       <c r="H4" s="7">
-        <v>10139379</v>
+        <v>11156520</v>
       </c>
       <c r="I4" s="6">
-        <v>18935</v>
+        <v>18918</v>
       </c>
       <c r="J4" s="6">
-        <v>34474</v>
+        <v>34601</v>
       </c>
       <c r="K4" s="8">
-        <v>32243732</v>
+        <v>34763903</v>
       </c>
     </row>
     <row r="5" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5">
-        <v>11151</v>
+        <v>11328</v>
       </c>
       <c r="D5" s="5">
-        <v>22058</v>
+        <v>22430</v>
       </c>
       <c r="E5" s="7">
-        <v>23607383</v>
+        <v>23079636</v>
       </c>
       <c r="F5" s="5">
-        <v>7770</v>
+        <v>7761</v>
       </c>
       <c r="G5" s="5">
-        <v>12556</v>
+        <v>12523</v>
       </c>
       <c r="H5" s="7">
-        <v>11156520</v>
+        <v>10714928</v>
       </c>
       <c r="I5" s="6">
-        <v>18918</v>
+        <v>19087</v>
       </c>
       <c r="J5" s="6">
-        <v>34601</v>
+        <v>34943</v>
       </c>
       <c r="K5" s="8">
-        <v>34763903</v>
+        <v>33794564</v>
       </c>
     </row>
     <row r="6" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5">
-        <v>11328</v>
+        <v>10950</v>
       </c>
       <c r="D6" s="5">
-        <v>22430</v>
+        <v>21131</v>
       </c>
       <c r="E6" s="7">
-        <v>23079636</v>
+        <v>20605527</v>
       </c>
       <c r="F6" s="5">
-        <v>7761</v>
+        <v>7294</v>
       </c>
       <c r="G6" s="5">
-        <v>12523</v>
+        <v>11212</v>
       </c>
       <c r="H6" s="7">
-        <v>10714928</v>
+        <v>8953097</v>
       </c>
       <c r="I6" s="6">
-        <v>19087</v>
+        <v>18242</v>
       </c>
       <c r="J6" s="6">
-        <v>34943</v>
+        <v>32336</v>
       </c>
       <c r="K6" s="8">
-        <v>33794564</v>
+        <v>29558625</v>
       </c>
     </row>
     <row r="7" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="5">
-        <v>10950</v>
+        <v>11353</v>
       </c>
       <c r="D7" s="5">
-        <v>21131</v>
+        <v>21854</v>
       </c>
       <c r="E7" s="7">
-        <v>20605527</v>
+        <v>21798123</v>
       </c>
       <c r="F7" s="5">
-        <v>7294</v>
+        <v>7547</v>
       </c>
       <c r="G7" s="5">
-        <v>11212</v>
+        <v>11558</v>
       </c>
       <c r="H7" s="7">
-        <v>8953097</v>
+        <v>9419291</v>
       </c>
       <c r="I7" s="6">
-        <v>18242</v>
+        <v>18898</v>
       </c>
       <c r="J7" s="6">
-        <v>32336</v>
+        <v>33409</v>
       </c>
       <c r="K7" s="8">
-        <v>29558625</v>
+        <v>31217413</v>
       </c>
     </row>
     <row r="8" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="5">
-        <v>11353</v>
+        <v>11451</v>
       </c>
       <c r="D8" s="5">
-        <v>21854</v>
+        <v>22120</v>
       </c>
       <c r="E8" s="7">
-        <v>21798123</v>
+        <v>22620660</v>
       </c>
       <c r="F8" s="5">
-        <v>7547</v>
+        <v>7619</v>
       </c>
       <c r="G8" s="5">
-        <v>11558</v>
+        <v>11648</v>
       </c>
       <c r="H8" s="7">
-        <v>9419291</v>
+        <v>9626694</v>
       </c>
       <c r="I8" s="6">
-        <v>18898</v>
+        <v>19070</v>
       </c>
       <c r="J8" s="6">
-        <v>33409</v>
+        <v>33765</v>
       </c>
       <c r="K8" s="8">
-        <v>31217413</v>
+        <v>32247355</v>
       </c>
     </row>
     <row r="9" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="B9" s="1" t="s">
+      <c r="B9" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="5">
-[...24 lines deleted...]
-        <v>32247355</v>
+      <c r="C9" s="10">
+        <v>11453</v>
+      </c>
+      <c r="D9" s="10">
+        <v>22217</v>
+      </c>
+      <c r="E9" s="11">
+        <v>23174417</v>
+      </c>
+      <c r="F9" s="10">
+        <v>7730</v>
+      </c>
+      <c r="G9" s="10">
+        <v>11869</v>
+      </c>
+      <c r="H9" s="11">
+        <v>9907683</v>
+      </c>
+      <c r="I9" s="12">
+        <v>19181</v>
+      </c>
+      <c r="J9" s="12">
+        <v>34085</v>
+      </c>
+      <c r="K9" s="13">
+        <v>33082100</v>
       </c>
     </row>
     <row r="10" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="B10" s="9" t="s">
+      <c r="B10" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="10">
+        <v>11518</v>
+      </c>
+      <c r="D10" s="10">
+        <v>22365</v>
+      </c>
+      <c r="E10" s="11">
+        <v>22851973</v>
+      </c>
+      <c r="F10" s="10">
+        <v>7790</v>
+      </c>
+      <c r="G10" s="10">
+        <v>11195</v>
+      </c>
+      <c r="H10" s="11">
+        <v>9905098</v>
+      </c>
+      <c r="I10" s="12">
+        <v>19307</v>
+      </c>
+      <c r="J10" s="12">
+        <v>34316</v>
+      </c>
+      <c r="K10" s="13">
+        <v>32757071</v>
+      </c>
+    </row>
+    <row r="11" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="10">
-[...56 lines deleted...]
-        <v>32757071</v>
+      <c r="C11" s="16">
+        <v>11497</v>
+      </c>
+      <c r="D11" s="16">
+        <v>22332</v>
+      </c>
+      <c r="E11" s="17">
+        <v>22675473</v>
+      </c>
+      <c r="F11" s="16">
+        <v>7791</v>
+      </c>
+      <c r="G11" s="16">
+        <v>11915</v>
+      </c>
+      <c r="H11" s="17">
+        <v>9877942</v>
+      </c>
+      <c r="I11" s="18">
+        <v>19287</v>
+      </c>
+      <c r="J11" s="18">
+        <v>34247</v>
+      </c>
+      <c r="K11" s="19">
+        <v>32553415</v>
       </c>
     </row>
     <row r="12" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B12" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C12" s="16">
-        <v>11497</v>
+        <v>11664</v>
       </c>
       <c r="D12" s="16">
-        <v>22332</v>
+        <v>22723</v>
       </c>
       <c r="E12" s="17">
-        <v>22675473</v>
+        <v>23565988</v>
       </c>
       <c r="F12" s="16">
-        <v>7791</v>
+        <v>7950</v>
       </c>
       <c r="G12" s="16">
-        <v>11915</v>
+        <v>12265</v>
       </c>
       <c r="H12" s="17">
-        <v>9877942</v>
+        <v>10415533</v>
       </c>
       <c r="I12" s="18">
-        <v>19287</v>
+        <v>19613</v>
       </c>
       <c r="J12" s="18">
-        <v>34247</v>
+        <v>34980</v>
       </c>
       <c r="K12" s="19">
-        <v>32553415</v>
+        <v>33981521</v>
       </c>
     </row>
     <row r="13" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="16">
-        <v>11664</v>
+        <v>11846</v>
       </c>
       <c r="D13" s="16">
-        <v>22723</v>
+        <v>23063</v>
       </c>
       <c r="E13" s="17">
-        <v>23565988</v>
+        <v>23451459</v>
       </c>
       <c r="F13" s="16">
-        <v>7950</v>
+        <v>8048</v>
       </c>
       <c r="G13" s="16">
-        <v>12265</v>
+        <v>12361</v>
       </c>
       <c r="H13" s="17">
-        <v>10415533</v>
+        <v>10380700</v>
       </c>
       <c r="I13" s="18">
-        <v>19613</v>
+        <v>19891</v>
       </c>
       <c r="J13" s="18">
-        <v>34980</v>
+        <v>35419</v>
       </c>
       <c r="K13" s="19">
-        <v>33981521</v>
+        <v>33832158</v>
       </c>
     </row>
     <row r="14" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="B14" s="14" t="s">
+      <c r="B14" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="16">
-[...24 lines deleted...]
-        <v>33832158</v>
+      <c r="C14" s="5">
+        <v>12008</v>
+      </c>
+      <c r="D14" s="5">
+        <v>23145</v>
+      </c>
+      <c r="E14" s="7">
+        <v>23611978</v>
+      </c>
+      <c r="F14" s="5">
+        <v>8112</v>
+      </c>
+      <c r="G14" s="5">
+        <v>12390</v>
+      </c>
+      <c r="H14" s="7">
+        <v>10379778</v>
+      </c>
+      <c r="I14" s="6">
+        <v>20119</v>
+      </c>
+      <c r="J14" s="6">
+        <v>35529</v>
+      </c>
+      <c r="K14" s="8">
+        <v>33991756</v>
       </c>
     </row>
     <row r="15" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="5">
-        <v>12008</v>
+        <v>12324</v>
       </c>
       <c r="D15" s="5">
-        <v>23145</v>
+        <v>24366</v>
       </c>
       <c r="E15" s="7">
-        <v>23611978</v>
+        <v>25047851</v>
       </c>
       <c r="F15" s="5">
-        <v>8112</v>
+        <v>8488</v>
       </c>
       <c r="G15" s="5">
-        <v>12390</v>
+        <v>13620</v>
       </c>
       <c r="H15" s="7">
-        <v>10379778</v>
+        <v>11606093</v>
       </c>
       <c r="I15" s="6">
-        <v>20119</v>
+        <v>20809</v>
       </c>
       <c r="J15" s="6">
-        <v>35529</v>
+        <v>37976</v>
       </c>
       <c r="K15" s="8">
-        <v>33991756</v>
+        <v>36653944</v>
       </c>
     </row>
     <row r="16" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="5">
-        <v>12324</v>
+        <v>12259</v>
       </c>
       <c r="D16" s="5">
-        <v>24366</v>
+        <v>24322</v>
       </c>
       <c r="E16" s="7">
-        <v>25047851</v>
+        <v>26551492</v>
       </c>
       <c r="F16" s="5">
-        <v>8488</v>
+        <v>8332</v>
       </c>
       <c r="G16" s="5">
-        <v>13620</v>
+        <v>13452</v>
       </c>
       <c r="H16" s="7">
-        <v>11606093</v>
+        <v>12381336</v>
       </c>
       <c r="I16" s="6">
-        <v>20809</v>
+        <v>20589</v>
       </c>
       <c r="J16" s="6">
-        <v>37976</v>
+        <v>37767</v>
       </c>
       <c r="K16" s="8">
-        <v>36653944</v>
+        <v>38932828</v>
       </c>
     </row>
     <row r="17" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="5">
-        <v>12259</v>
+        <v>12192</v>
       </c>
       <c r="D17" s="5">
-        <v>24322</v>
+        <v>24240</v>
       </c>
       <c r="E17" s="7">
-        <v>26551492</v>
+        <v>25576721</v>
       </c>
       <c r="F17" s="5">
-        <v>8332</v>
+        <v>8323</v>
       </c>
       <c r="G17" s="5">
-        <v>13452</v>
+        <v>13458</v>
       </c>
       <c r="H17" s="7">
-        <v>12381336</v>
+        <v>11946636</v>
       </c>
       <c r="I17" s="6">
-        <v>20589</v>
+        <v>20513</v>
       </c>
       <c r="J17" s="6">
-        <v>37767</v>
+        <v>37692</v>
       </c>
       <c r="K17" s="8">
-        <v>38932828</v>
+        <v>37523357</v>
       </c>
     </row>
     <row r="18" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="5">
-        <v>12192</v>
+        <v>11922</v>
       </c>
       <c r="D18" s="5">
-        <v>24240</v>
+        <v>23097</v>
       </c>
       <c r="E18" s="7">
-        <v>25576721</v>
+        <v>23128009</v>
       </c>
       <c r="F18" s="5">
-        <v>8323</v>
+        <v>7757</v>
       </c>
       <c r="G18" s="5">
-        <v>13458</v>
+        <v>11901</v>
       </c>
       <c r="H18" s="7">
-        <v>11946636</v>
+        <v>10072224</v>
       </c>
       <c r="I18" s="6">
-        <v>20513</v>
+        <v>19677</v>
       </c>
       <c r="J18" s="6">
-        <v>37692</v>
+        <v>34997</v>
       </c>
       <c r="K18" s="8">
-        <v>37523357</v>
+        <v>33200233</v>
       </c>
     </row>
     <row r="19" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="5">
-        <v>11922</v>
+        <v>12312</v>
       </c>
       <c r="D19" s="5">
-        <v>23097</v>
+        <v>23879</v>
       </c>
       <c r="E19" s="7">
-        <v>23128009</v>
+        <v>26677772</v>
       </c>
       <c r="F19" s="5">
-        <v>7757</v>
+        <v>8065</v>
       </c>
       <c r="G19" s="5">
-        <v>11901</v>
+        <v>12388</v>
       </c>
       <c r="H19" s="7">
-        <v>10072224</v>
+        <v>11839064</v>
       </c>
       <c r="I19" s="6">
-        <v>19677</v>
+        <v>20376</v>
       </c>
       <c r="J19" s="6">
-        <v>34997</v>
+        <v>36262</v>
       </c>
       <c r="K19" s="8">
-        <v>33200233</v>
+        <v>38516835</v>
       </c>
     </row>
     <row r="20" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B20" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="5">
-        <v>12312</v>
+        <v>12368</v>
       </c>
       <c r="D20" s="5">
-        <v>23879</v>
+        <v>24112</v>
       </c>
       <c r="E20" s="7">
-        <v>26677772</v>
+        <v>27285064</v>
       </c>
       <c r="F20" s="5">
-        <v>8065</v>
+        <v>8055</v>
       </c>
       <c r="G20" s="5">
-        <v>12388</v>
+        <v>12399</v>
       </c>
       <c r="H20" s="7">
-        <v>11839064</v>
+        <v>11788673</v>
       </c>
       <c r="I20" s="6">
-        <v>20376</v>
+        <v>20422</v>
       </c>
       <c r="J20" s="6">
-        <v>36262</v>
+        <v>36507</v>
       </c>
       <c r="K20" s="8">
-        <v>38516835</v>
+        <v>39073737</v>
       </c>
     </row>
     <row r="21" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="5">
-        <v>12368</v>
+        <v>12460</v>
       </c>
       <c r="D21" s="5">
-        <v>24112</v>
+        <v>24322</v>
       </c>
       <c r="E21" s="7">
-        <v>27285064</v>
+        <v>28146106</v>
       </c>
       <c r="F21" s="5">
-        <v>8055</v>
+        <v>8187</v>
       </c>
       <c r="G21" s="5">
-        <v>12399</v>
+        <v>12673</v>
       </c>
       <c r="H21" s="7">
-        <v>11788673</v>
+        <v>12410387</v>
       </c>
       <c r="I21" s="6">
-        <v>20422</v>
+        <v>20645</v>
       </c>
       <c r="J21" s="6">
-        <v>36507</v>
+        <v>36988</v>
       </c>
       <c r="K21" s="8">
-        <v>39073737</v>
+        <v>40556493</v>
       </c>
     </row>
     <row r="22" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="5">
-        <v>12460</v>
+        <v>12477</v>
       </c>
       <c r="D22" s="5">
-        <v>24322</v>
+        <v>24423</v>
       </c>
       <c r="E22" s="7">
-        <v>28146106</v>
+        <v>27571754</v>
       </c>
       <c r="F22" s="5">
-        <v>8187</v>
+        <v>8217</v>
       </c>
       <c r="G22" s="5">
-        <v>12673</v>
+        <v>12766</v>
       </c>
       <c r="H22" s="7">
-        <v>12410387</v>
+        <v>12251817</v>
       </c>
       <c r="I22" s="6">
-        <v>20645</v>
+        <v>20694</v>
       </c>
       <c r="J22" s="6">
-        <v>36988</v>
+        <v>37186</v>
       </c>
       <c r="K22" s="8">
-        <v>40556493</v>
+        <v>39823572</v>
       </c>
     </row>
     <row r="23" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="5">
-        <v>12477</v>
+        <v>12588</v>
       </c>
       <c r="D23" s="5">
-        <v>24423</v>
+        <v>24603</v>
       </c>
       <c r="E23" s="7">
-        <v>27571754</v>
+        <v>27963602</v>
       </c>
       <c r="F23" s="5">
-        <v>8217</v>
+        <v>8223</v>
       </c>
       <c r="G23" s="5">
-        <v>12766</v>
+        <v>12727</v>
       </c>
       <c r="H23" s="7">
-        <v>12251817</v>
+        <v>12271056</v>
       </c>
       <c r="I23" s="6">
-        <v>20694</v>
+        <v>20809</v>
       </c>
       <c r="J23" s="6">
-        <v>37186</v>
+        <v>37322</v>
       </c>
       <c r="K23" s="8">
-        <v>39823572</v>
+        <v>40234658</v>
       </c>
     </row>
     <row r="24" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="5">
-        <v>12588</v>
+        <v>12720</v>
       </c>
       <c r="D24" s="5">
-        <v>24603</v>
+        <v>24837</v>
       </c>
       <c r="E24" s="7">
-        <v>27963602</v>
+        <v>28401678</v>
       </c>
       <c r="F24" s="5">
-        <v>8223</v>
+        <v>8458</v>
       </c>
       <c r="G24" s="5">
-        <v>12727</v>
+        <v>13154</v>
       </c>
       <c r="H24" s="7">
-        <v>12271056</v>
+        <v>13020363</v>
       </c>
       <c r="I24" s="6">
-        <v>20809</v>
+        <v>21176</v>
       </c>
       <c r="J24" s="6">
-        <v>37322</v>
+        <v>37986</v>
       </c>
       <c r="K24" s="8">
-        <v>40234658</v>
+        <v>41422041</v>
       </c>
     </row>
     <row r="25" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="5">
-        <v>12720</v>
+        <v>12824</v>
       </c>
       <c r="D25" s="5">
-        <v>24837</v>
+        <v>25058</v>
       </c>
       <c r="E25" s="7">
-        <v>28401678</v>
+        <v>28817184</v>
       </c>
       <c r="F25" s="5">
-        <v>8458</v>
+        <v>8462</v>
       </c>
       <c r="G25" s="5">
-        <v>13154</v>
+        <v>13146</v>
       </c>
       <c r="H25" s="7">
-        <v>13020363</v>
+        <v>12808855</v>
       </c>
       <c r="I25" s="6">
-        <v>21176</v>
+        <v>21285</v>
       </c>
       <c r="J25" s="6">
-        <v>37986</v>
+        <v>38198</v>
       </c>
       <c r="K25" s="8">
-        <v>41422041</v>
+        <v>41626038</v>
       </c>
     </row>
     <row r="26" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B26" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="5">
-        <v>12824</v>
+        <v>12823</v>
       </c>
       <c r="D26" s="5">
-        <v>25058</v>
+        <v>24965</v>
       </c>
       <c r="E26" s="7">
-        <v>28817184</v>
+        <v>28329489</v>
       </c>
       <c r="F26" s="5">
-        <v>8462</v>
+        <v>8579</v>
       </c>
       <c r="G26" s="5">
-        <v>13146</v>
+        <v>13212</v>
       </c>
       <c r="H26" s="7">
-        <v>12808855</v>
+        <v>12923320</v>
       </c>
       <c r="I26" s="6">
-        <v>21285</v>
+        <v>21401</v>
       </c>
       <c r="J26" s="6">
-        <v>38198</v>
+        <v>38177</v>
       </c>
       <c r="K26" s="8">
-        <v>41626038</v>
+        <v>41252809</v>
       </c>
     </row>
     <row r="27" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B27" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="5">
-        <v>12823</v>
+        <v>13189</v>
       </c>
       <c r="D27" s="5">
-        <v>24965</v>
+        <v>26087</v>
       </c>
       <c r="E27" s="7">
-        <v>28329489</v>
+        <v>30234611</v>
       </c>
       <c r="F27" s="5">
-        <v>8579</v>
+        <v>9037</v>
       </c>
       <c r="G27" s="5">
-        <v>13212</v>
+        <v>14594</v>
       </c>
       <c r="H27" s="7">
-        <v>12923320</v>
+        <v>14515464</v>
       </c>
       <c r="I27" s="6">
-        <v>21401</v>
+        <v>22226</v>
       </c>
       <c r="J27" s="6">
-        <v>38177</v>
+        <v>40678</v>
       </c>
       <c r="K27" s="8">
-        <v>41252809</v>
+        <v>44750075</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="F2:H2"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>