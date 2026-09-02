--- v1 (2026-08-13)
+++ v2 (2026-09-02)
@@ -1,105 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\DECE\All DECE\BOP\Monthly and Quarterly Reports\Expenditures &amp; CC Cost\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1FF15AD-3CA1-4B05-A87E-64E04DE77E72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D00ADF9-0DFF-44C1-92F5-DB6905EEF45E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="9810" windowHeight="11385" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="31">
   <si>
     <t>Milw Co</t>
   </si>
   <si>
     <t>Bal of State</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t xml:space="preserve">Families Served </t>
   </si>
   <si>
     <t xml:space="preserve">Children Served </t>
   </si>
   <si>
     <t>Benefit Load Amount</t>
   </si>
   <si>
     <t>Benefits Utilized and Children and Families Served for the Past 24 Months</t>
   </si>
   <si>
-    <t>July 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>September 2024</t>
   </si>
   <si>
     <t>October 2024</t>
   </si>
   <si>
     <t>November 2024</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>February 2025</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>April 2025</t>
@@ -123,109 +120,107 @@
     <t>October 2025</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>February 2026</t>
   </si>
   <si>
     <t>March 2026</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
     <t>May 2026</t>
   </si>
   <si>
     <t>June 2026</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="9"/>
-[...18 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF333333"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF333333"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0B64A0"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -302,122 +297,122 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -698,908 +693,908 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K27"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I28" sqref="I28"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="4" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="4.7109375" customWidth="1"/>
+    <col min="1" max="1" width="19.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" style="23" customWidth="1"/>
+    <col min="3" max="3" width="10" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="23" customWidth="1"/>
+    <col min="6" max="6" width="10" style="23" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="23" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="23" customWidth="1"/>
+    <col min="10" max="10" width="16.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="4.7109375" style="23" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" s="3" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="20" t="s">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="20"/>
-[...10 lines deleted...]
-      <c r="C2" s="21" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="22"/>
-[...1 lines deleted...]
-      <c r="F2" s="21" t="s">
+      <c r="C2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="G2" s="22"/>
-[...1 lines deleted...]
-      <c r="I2" s="21" t="s">
+      <c r="F2" s="4"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="J2" s="22"/>
-[...3 lines deleted...]
-      <c r="C3" s="2" t="s">
+      <c r="I2" s="4"/>
+      <c r="J2" s="5"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="C3" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="D3" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="E3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="H3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="I3" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="2" t="s">
+      <c r="J3" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="2:11" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="B4" s="1" t="s">
+    <row r="4" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="5">
-[...28 lines deleted...]
-      <c r="B5" s="1" t="s">
+      <c r="B4" s="8">
+        <v>11328</v>
+      </c>
+      <c r="C4" s="8">
+        <v>22430</v>
+      </c>
+      <c r="D4" s="9">
+        <v>23079636</v>
+      </c>
+      <c r="E4" s="8">
+        <v>7761</v>
+      </c>
+      <c r="F4" s="8">
+        <v>12523</v>
+      </c>
+      <c r="G4" s="9">
+        <v>10714928</v>
+      </c>
+      <c r="H4" s="10">
+        <v>19087</v>
+      </c>
+      <c r="I4" s="10">
+        <v>34943</v>
+      </c>
+      <c r="J4" s="11">
+        <v>33794564</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="5">
-[...28 lines deleted...]
-      <c r="B6" s="1" t="s">
+      <c r="B5" s="8">
+        <v>10950</v>
+      </c>
+      <c r="C5" s="8">
+        <v>21131</v>
+      </c>
+      <c r="D5" s="9">
+        <v>20605527</v>
+      </c>
+      <c r="E5" s="8">
+        <v>7294</v>
+      </c>
+      <c r="F5" s="8">
+        <v>11212</v>
+      </c>
+      <c r="G5" s="9">
+        <v>8953097</v>
+      </c>
+      <c r="H5" s="10">
+        <v>18242</v>
+      </c>
+      <c r="I5" s="10">
+        <v>32336</v>
+      </c>
+      <c r="J5" s="11">
+        <v>29558625</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="5">
-[...28 lines deleted...]
-      <c r="B7" s="1" t="s">
+      <c r="B6" s="8">
+        <v>11353</v>
+      </c>
+      <c r="C6" s="8">
+        <v>21854</v>
+      </c>
+      <c r="D6" s="9">
+        <v>21798123</v>
+      </c>
+      <c r="E6" s="8">
+        <v>7547</v>
+      </c>
+      <c r="F6" s="8">
+        <v>11558</v>
+      </c>
+      <c r="G6" s="9">
+        <v>9419291</v>
+      </c>
+      <c r="H6" s="10">
+        <v>18898</v>
+      </c>
+      <c r="I6" s="10">
+        <v>33409</v>
+      </c>
+      <c r="J6" s="11">
+        <v>31217413</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="5">
-[...28 lines deleted...]
-      <c r="B8" s="1" t="s">
+      <c r="B7" s="8">
+        <v>11451</v>
+      </c>
+      <c r="C7" s="8">
+        <v>22120</v>
+      </c>
+      <c r="D7" s="9">
+        <v>22620660</v>
+      </c>
+      <c r="E7" s="8">
+        <v>7619</v>
+      </c>
+      <c r="F7" s="8">
+        <v>11648</v>
+      </c>
+      <c r="G7" s="9">
+        <v>9626694</v>
+      </c>
+      <c r="H7" s="10">
+        <v>19070</v>
+      </c>
+      <c r="I7" s="10">
+        <v>33765</v>
+      </c>
+      <c r="J7" s="11">
+        <v>32247355</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="5">
-[...28 lines deleted...]
-      <c r="B9" s="9" t="s">
+      <c r="B8" s="13">
+        <v>11453</v>
+      </c>
+      <c r="C8" s="13">
+        <v>22217</v>
+      </c>
+      <c r="D8" s="14">
+        <v>23174417</v>
+      </c>
+      <c r="E8" s="13">
+        <v>7730</v>
+      </c>
+      <c r="F8" s="13">
+        <v>11869</v>
+      </c>
+      <c r="G8" s="14">
+        <v>9907683</v>
+      </c>
+      <c r="H8" s="15">
+        <v>19181</v>
+      </c>
+      <c r="I8" s="15">
+        <v>34085</v>
+      </c>
+      <c r="J8" s="16">
+        <v>33082100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="13">
+        <v>11518</v>
+      </c>
+      <c r="C9" s="13">
+        <v>22365</v>
+      </c>
+      <c r="D9" s="14">
+        <v>22851973</v>
+      </c>
+      <c r="E9" s="13">
+        <v>7790</v>
+      </c>
+      <c r="F9" s="13">
+        <v>11195</v>
+      </c>
+      <c r="G9" s="14">
+        <v>9905098</v>
+      </c>
+      <c r="H9" s="15">
+        <v>19307</v>
+      </c>
+      <c r="I9" s="15">
+        <v>34316</v>
+      </c>
+      <c r="J9" s="16">
+        <v>32757071</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="10">
-[...28 lines deleted...]
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="19">
+        <v>11497</v>
+      </c>
+      <c r="C10" s="19">
+        <v>22332</v>
+      </c>
+      <c r="D10" s="20">
+        <v>22675473</v>
+      </c>
+      <c r="E10" s="19">
+        <v>7791</v>
+      </c>
+      <c r="F10" s="19">
+        <v>11915</v>
+      </c>
+      <c r="G10" s="20">
+        <v>9877942</v>
+      </c>
+      <c r="H10" s="21">
+        <v>19287</v>
+      </c>
+      <c r="I10" s="21">
+        <v>34247</v>
+      </c>
+      <c r="J10" s="22">
+        <v>32553415</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="10">
-[...60 lines deleted...]
-      <c r="B12" s="14" t="s">
+      <c r="B11" s="19">
+        <v>11664</v>
+      </c>
+      <c r="C11" s="19">
+        <v>22723</v>
+      </c>
+      <c r="D11" s="20">
+        <v>23565988</v>
+      </c>
+      <c r="E11" s="19">
+        <v>7950</v>
+      </c>
+      <c r="F11" s="19">
+        <v>12265</v>
+      </c>
+      <c r="G11" s="20">
+        <v>10415533</v>
+      </c>
+      <c r="H11" s="21">
+        <v>19613</v>
+      </c>
+      <c r="I11" s="21">
+        <v>34980</v>
+      </c>
+      <c r="J11" s="22">
+        <v>33981521</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="16">
-[...28 lines deleted...]
-      <c r="B13" s="14" t="s">
+      <c r="B12" s="19">
+        <v>11846</v>
+      </c>
+      <c r="C12" s="19">
+        <v>23063</v>
+      </c>
+      <c r="D12" s="20">
+        <v>23451459</v>
+      </c>
+      <c r="E12" s="19">
+        <v>8048</v>
+      </c>
+      <c r="F12" s="19">
+        <v>12361</v>
+      </c>
+      <c r="G12" s="20">
+        <v>10380700</v>
+      </c>
+      <c r="H12" s="21">
+        <v>19891</v>
+      </c>
+      <c r="I12" s="21">
+        <v>35419</v>
+      </c>
+      <c r="J12" s="22">
+        <v>33832158</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="16">
-[...28 lines deleted...]
-      <c r="B14" s="1" t="s">
+      <c r="B13" s="8">
+        <v>12008</v>
+      </c>
+      <c r="C13" s="8">
+        <v>23145</v>
+      </c>
+      <c r="D13" s="9">
+        <v>23611978</v>
+      </c>
+      <c r="E13" s="8">
+        <v>8112</v>
+      </c>
+      <c r="F13" s="8">
+        <v>12390</v>
+      </c>
+      <c r="G13" s="9">
+        <v>10379778</v>
+      </c>
+      <c r="H13" s="10">
+        <v>20119</v>
+      </c>
+      <c r="I13" s="10">
+        <v>35529</v>
+      </c>
+      <c r="J13" s="11">
+        <v>33991756</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="5">
-[...28 lines deleted...]
-      <c r="B15" s="1" t="s">
+      <c r="B14" s="8">
+        <v>12324</v>
+      </c>
+      <c r="C14" s="8">
+        <v>24366</v>
+      </c>
+      <c r="D14" s="9">
+        <v>25047851</v>
+      </c>
+      <c r="E14" s="8">
+        <v>8488</v>
+      </c>
+      <c r="F14" s="8">
+        <v>13620</v>
+      </c>
+      <c r="G14" s="9">
+        <v>11606093</v>
+      </c>
+      <c r="H14" s="10">
+        <v>20809</v>
+      </c>
+      <c r="I14" s="10">
+        <v>37976</v>
+      </c>
+      <c r="J14" s="11">
+        <v>36653944</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="5">
-[...17 lines deleted...]
-      <c r="I15" s="6">
+      <c r="B15" s="8">
+        <v>12259</v>
+      </c>
+      <c r="C15" s="8">
+        <v>24322</v>
+      </c>
+      <c r="D15" s="9">
+        <v>26551492</v>
+      </c>
+      <c r="E15" s="8">
+        <v>8332</v>
+      </c>
+      <c r="F15" s="8">
+        <v>13452</v>
+      </c>
+      <c r="G15" s="9">
+        <v>12381336</v>
+      </c>
+      <c r="H15" s="10">
+        <v>20589</v>
+      </c>
+      <c r="I15" s="10">
+        <v>37767</v>
+      </c>
+      <c r="J15" s="11">
+        <v>38932828</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="8">
+        <v>12192</v>
+      </c>
+      <c r="C16" s="8">
+        <v>24240</v>
+      </c>
+      <c r="D16" s="9">
+        <v>25576721</v>
+      </c>
+      <c r="E16" s="8">
+        <v>8323</v>
+      </c>
+      <c r="F16" s="8">
+        <v>13458</v>
+      </c>
+      <c r="G16" s="9">
+        <v>11946636</v>
+      </c>
+      <c r="H16" s="10">
+        <v>20513</v>
+      </c>
+      <c r="I16" s="10">
+        <v>37692</v>
+      </c>
+      <c r="J16" s="11">
+        <v>37523357</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="8">
+        <v>11922</v>
+      </c>
+      <c r="C17" s="8">
+        <v>23097</v>
+      </c>
+      <c r="D17" s="9">
+        <v>23128009</v>
+      </c>
+      <c r="E17" s="8">
+        <v>7757</v>
+      </c>
+      <c r="F17" s="8">
+        <v>11901</v>
+      </c>
+      <c r="G17" s="9">
+        <v>10072224</v>
+      </c>
+      <c r="H17" s="10">
+        <v>19677</v>
+      </c>
+      <c r="I17" s="10">
+        <v>34997</v>
+      </c>
+      <c r="J17" s="11">
+        <v>33200233</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="8">
+        <v>12312</v>
+      </c>
+      <c r="C18" s="8">
+        <v>23879</v>
+      </c>
+      <c r="D18" s="9">
+        <v>26677772</v>
+      </c>
+      <c r="E18" s="8">
+        <v>8065</v>
+      </c>
+      <c r="F18" s="8">
+        <v>12388</v>
+      </c>
+      <c r="G18" s="9">
+        <v>11839064</v>
+      </c>
+      <c r="H18" s="10">
+        <v>20376</v>
+      </c>
+      <c r="I18" s="10">
+        <v>36262</v>
+      </c>
+      <c r="J18" s="11">
+        <v>38516835</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="8">
+        <v>12368</v>
+      </c>
+      <c r="C19" s="8">
+        <v>24112</v>
+      </c>
+      <c r="D19" s="9">
+        <v>27285064</v>
+      </c>
+      <c r="E19" s="8">
+        <v>8055</v>
+      </c>
+      <c r="F19" s="8">
+        <v>12399</v>
+      </c>
+      <c r="G19" s="9">
+        <v>11788673</v>
+      </c>
+      <c r="H19" s="10">
+        <v>20422</v>
+      </c>
+      <c r="I19" s="10">
+        <v>36507</v>
+      </c>
+      <c r="J19" s="11">
+        <v>39073737</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="8">
+        <v>12460</v>
+      </c>
+      <c r="C20" s="8">
+        <v>24322</v>
+      </c>
+      <c r="D20" s="9">
+        <v>28146106</v>
+      </c>
+      <c r="E20" s="8">
+        <v>8187</v>
+      </c>
+      <c r="F20" s="8">
+        <v>12673</v>
+      </c>
+      <c r="G20" s="9">
+        <v>12410387</v>
+      </c>
+      <c r="H20" s="10">
+        <v>20645</v>
+      </c>
+      <c r="I20" s="10">
+        <v>36988</v>
+      </c>
+      <c r="J20" s="11">
+        <v>40556493</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="8">
+        <v>12477</v>
+      </c>
+      <c r="C21" s="8">
+        <v>24423</v>
+      </c>
+      <c r="D21" s="9">
+        <v>27571754</v>
+      </c>
+      <c r="E21" s="8">
+        <v>8217</v>
+      </c>
+      <c r="F21" s="8">
+        <v>12766</v>
+      </c>
+      <c r="G21" s="9">
+        <v>12251817</v>
+      </c>
+      <c r="H21" s="10">
+        <v>20694</v>
+      </c>
+      <c r="I21" s="10">
+        <v>37186</v>
+      </c>
+      <c r="J21" s="11">
+        <v>39823572</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="8">
+        <v>12588</v>
+      </c>
+      <c r="C22" s="8">
+        <v>24603</v>
+      </c>
+      <c r="D22" s="9">
+        <v>27963602</v>
+      </c>
+      <c r="E22" s="8">
+        <v>8223</v>
+      </c>
+      <c r="F22" s="8">
+        <v>12727</v>
+      </c>
+      <c r="G22" s="9">
+        <v>12271056</v>
+      </c>
+      <c r="H22" s="10">
         <v>20809</v>
       </c>
-      <c r="J15" s="6">
-[...231 lines deleted...]
-      <c r="B23" s="1" t="s">
+      <c r="I22" s="10">
+        <v>37322</v>
+      </c>
+      <c r="J22" s="11">
+        <v>40234658</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="5">
-[...28 lines deleted...]
-      <c r="B24" s="1" t="s">
+      <c r="B23" s="8">
+        <v>12720</v>
+      </c>
+      <c r="C23" s="8">
+        <v>24837</v>
+      </c>
+      <c r="D23" s="9">
+        <v>28401678</v>
+      </c>
+      <c r="E23" s="8">
+        <v>8458</v>
+      </c>
+      <c r="F23" s="8">
+        <v>13154</v>
+      </c>
+      <c r="G23" s="9">
+        <v>13020363</v>
+      </c>
+      <c r="H23" s="10">
+        <v>21176</v>
+      </c>
+      <c r="I23" s="10">
+        <v>37986</v>
+      </c>
+      <c r="J23" s="11">
+        <v>41422041</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C24" s="5">
-[...28 lines deleted...]
-      <c r="B25" s="1" t="s">
+      <c r="B24" s="8">
+        <v>12824</v>
+      </c>
+      <c r="C24" s="8">
+        <v>25058</v>
+      </c>
+      <c r="D24" s="9">
+        <v>28817184</v>
+      </c>
+      <c r="E24" s="8">
+        <v>8462</v>
+      </c>
+      <c r="F24" s="8">
+        <v>13146</v>
+      </c>
+      <c r="G24" s="9">
+        <v>12808855</v>
+      </c>
+      <c r="H24" s="10">
+        <v>21285</v>
+      </c>
+      <c r="I24" s="10">
+        <v>38198</v>
+      </c>
+      <c r="J24" s="11">
+        <v>41626038</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C25" s="5">
-[...28 lines deleted...]
-      <c r="B26" s="1" t="s">
+      <c r="B25" s="8">
+        <v>12823</v>
+      </c>
+      <c r="C25" s="8">
+        <v>24965</v>
+      </c>
+      <c r="D25" s="9">
+        <v>28329489</v>
+      </c>
+      <c r="E25" s="8">
+        <v>8579</v>
+      </c>
+      <c r="F25" s="8">
+        <v>13212</v>
+      </c>
+      <c r="G25" s="9">
+        <v>12923320</v>
+      </c>
+      <c r="H25" s="10">
+        <v>21401</v>
+      </c>
+      <c r="I25" s="10">
+        <v>38177</v>
+      </c>
+      <c r="J25" s="11">
+        <v>41252809</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C26" s="5">
-[...28 lines deleted...]
-      <c r="B27" s="1" t="s">
+      <c r="B26" s="8">
+        <v>13189</v>
+      </c>
+      <c r="C26" s="8">
+        <v>26087</v>
+      </c>
+      <c r="D26" s="9">
+        <v>30234611</v>
+      </c>
+      <c r="E26" s="8">
+        <v>9037</v>
+      </c>
+      <c r="F26" s="8">
+        <v>14594</v>
+      </c>
+      <c r="G26" s="9">
+        <v>14515464</v>
+      </c>
+      <c r="H26" s="10">
+        <v>22226</v>
+      </c>
+      <c r="I26" s="10">
+        <v>40678</v>
+      </c>
+      <c r="J26" s="11">
+        <v>44750075</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C27" s="5">
-[...24 lines deleted...]
-        <v>44750075</v>
+      <c r="B27" s="8">
+        <v>12990</v>
+      </c>
+      <c r="C27" s="8">
+        <v>25832</v>
+      </c>
+      <c r="D27" s="9">
+        <v>31662623</v>
+      </c>
+      <c r="E27" s="8">
+        <v>8924</v>
+      </c>
+      <c r="F27" s="8">
+        <v>14419</v>
+      </c>
+      <c r="G27" s="9">
+        <v>15327432</v>
+      </c>
+      <c r="H27" s="10">
+        <v>21914</v>
+      </c>
+      <c r="I27" s="10">
+        <v>40251</v>
+      </c>
+      <c r="J27" s="11">
+        <v>46990055</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B1:K1"/>
-[...2 lines deleted...]
-    <mergeCell ref="F2:H2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="B2:D2"/>
+    <mergeCell ref="H2:J2"/>
+    <mergeCell ref="E2:G2"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
     </vt:vector>