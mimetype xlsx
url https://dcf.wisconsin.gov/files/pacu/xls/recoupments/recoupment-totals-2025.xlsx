--- v0 (2025-12-05)
+++ v1 (2026-04-13)
@@ -1,153 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Desktop\Drupel\Website Content-Stats\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\SCANS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D1250471-1A43-47BE-81ED-D9C2A402E69A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{44C56925-8D2C-4BA8-BB79-650C3326B245}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{9F4092C2-5BE4-4FBE-A272-73EAF4E25845}"/>
+    <workbookView xWindow="3225" yWindow="2355" windowWidth="21600" windowHeight="12645" xr2:uid="{A20F0141-5E61-421E-80CC-934D3D1BB996}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E85" i="1" l="1"/>
   <c r="D85" i="1"/>
   <c r="C85" i="1"/>
   <c r="B85" i="1"/>
-  <c r="E78" i="1"/>
   <c r="D78" i="1"/>
   <c r="C78" i="1"/>
   <c r="B78" i="1"/>
+  <c r="E77" i="1"/>
+  <c r="E78" i="1" s="1"/>
   <c r="E71" i="1"/>
   <c r="D71" i="1"/>
   <c r="C71" i="1"/>
   <c r="B71" i="1"/>
   <c r="E64" i="1"/>
   <c r="D64" i="1"/>
   <c r="C64" i="1"/>
   <c r="B64" i="1"/>
   <c r="C57" i="1"/>
   <c r="B57" i="1"/>
   <c r="E56" i="1"/>
   <c r="E57" i="1" s="1"/>
   <c r="D56" i="1"/>
   <c r="D57" i="1" s="1"/>
   <c r="E50" i="1"/>
   <c r="D50" i="1"/>
   <c r="C50" i="1"/>
   <c r="B50" i="1"/>
   <c r="E43" i="1"/>
   <c r="D43" i="1"/>
   <c r="C43" i="1"/>
   <c r="B43" i="1"/>
   <c r="D36" i="1"/>
   <c r="C36" i="1"/>
   <c r="B36" i="1"/>
   <c r="E35" i="1"/>
   <c r="E36" i="1" s="1"/>
   <c r="E29" i="1"/>
   <c r="D29" i="1"/>
   <c r="C29" i="1"/>
   <c r="B29" i="1"/>
   <c r="D22" i="1"/>
   <c r="C22" i="1"/>
   <c r="B22" i="1"/>
   <c r="E21" i="1"/>
-  <c r="E22" i="1" s="1"/>
+  <c r="L7" i="1" s="1"/>
   <c r="E15" i="1"/>
   <c r="D15" i="1"/>
   <c r="C15" i="1"/>
   <c r="B15" i="1"/>
+  <c r="I8" i="1"/>
   <c r="E8" i="1"/>
   <c r="D8" i="1"/>
   <c r="C8" i="1"/>
   <c r="B8" i="1"/>
-  <c r="L7" i="1"/>
-  <c r="L8" i="1" s="1"/>
   <c r="K7" i="1"/>
-  <c r="K8" i="1" s="1"/>
   <c r="L6" i="1"/>
   <c r="K6" i="1"/>
   <c r="J6" i="1"/>
   <c r="I6" i="1"/>
   <c r="L5" i="1"/>
   <c r="K5" i="1"/>
   <c r="J5" i="1"/>
   <c r="I5" i="1"/>
   <c r="L4" i="1"/>
   <c r="K4" i="1"/>
+  <c r="K8" i="1" s="1"/>
   <c r="J4" i="1"/>
   <c r="J8" i="1" s="1"/>
   <c r="I4" i="1"/>
-  <c r="I8" i="1" s="1"/>
+  <c r="L8" i="1" l="1"/>
+  <c r="E22" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="23">
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>FoodShare</t>
   </si>
   <si>
     <t>Wisconsin Works (W-2)</t>
   </si>
   <si>
     <t>JANUARY</t>
   </si>
   <si>
     <t>Claim Number</t>
   </si>
   <si>
     <t>Recoupment Amount</t>
   </si>
   <si>
     <t>2025 CY YTD TOTAL</t>
@@ -523,56 +524,50 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -600,50 +595,56 @@
     <xf numFmtId="164" fontId="4" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -937,1366 +938,2274 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54D8C85F-000B-4E47-8AF4-B65EEB60A8FA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9857EC95-7790-4151-8525-01A5F512D961}">
   <dimension ref="A1:L85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.109375" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="17.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.28515625" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="257" max="257" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="258" max="258" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="259" max="259" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="260" max="260" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="262" max="263" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="264" max="264" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="265" max="265" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="17.28515625" customWidth="1"/>
+    <col min="267" max="267" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="268" max="268" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="269" max="269" width="9" bestFit="1" customWidth="1"/>
+    <col min="270" max="270" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="513" max="513" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="514" max="514" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="515" max="515" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="516" max="516" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="518" max="519" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="520" max="520" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="521" max="521" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="17.28515625" customWidth="1"/>
+    <col min="523" max="523" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="524" max="524" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="525" max="525" width="9" bestFit="1" customWidth="1"/>
+    <col min="526" max="526" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="769" max="769" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="770" max="770" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="771" max="771" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="772" max="772" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="774" max="775" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="776" max="776" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="777" max="777" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="17.28515625" customWidth="1"/>
+    <col min="779" max="779" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="780" max="780" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="781" max="781" width="9" bestFit="1" customWidth="1"/>
+    <col min="782" max="782" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1025" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1026" max="1026" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1027" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1028" max="1028" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1031" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="1032" max="1032" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1033" max="1033" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="17.28515625" customWidth="1"/>
+    <col min="1035" max="1035" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1036" max="1036" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1037" max="1037" width="9" bestFit="1" customWidth="1"/>
+    <col min="1038" max="1038" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1281" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1282" max="1282" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1283" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1284" max="1284" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1287" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="1288" max="1288" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1289" max="1289" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="17.28515625" customWidth="1"/>
+    <col min="1291" max="1291" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1292" max="1292" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1293" max="1293" width="9" bestFit="1" customWidth="1"/>
+    <col min="1294" max="1294" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1537" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1538" max="1538" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1539" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1540" max="1540" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1543" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="1544" max="1544" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1545" max="1545" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="17.28515625" customWidth="1"/>
+    <col min="1547" max="1547" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1548" max="1548" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1549" max="1549" width="9" bestFit="1" customWidth="1"/>
+    <col min="1550" max="1550" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1793" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1794" max="1794" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1795" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1796" max="1796" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1799" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="1800" max="1800" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="1801" max="1801" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="17.28515625" customWidth="1"/>
+    <col min="1803" max="1803" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1804" max="1804" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1805" max="1805" width="9" bestFit="1" customWidth="1"/>
+    <col min="1806" max="1806" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2049" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2050" max="2050" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2051" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2052" max="2052" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2055" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="2056" max="2056" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2057" max="2057" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="17.28515625" customWidth="1"/>
+    <col min="2059" max="2059" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2060" max="2060" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2061" max="2061" width="9" bestFit="1" customWidth="1"/>
+    <col min="2062" max="2062" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2305" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2306" max="2306" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2307" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2308" max="2308" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2311" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="2312" max="2312" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2313" max="2313" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="17.28515625" customWidth="1"/>
+    <col min="2315" max="2315" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2316" max="2316" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2317" max="2317" width="9" bestFit="1" customWidth="1"/>
+    <col min="2318" max="2318" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2561" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2562" max="2562" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2563" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2564" max="2564" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2567" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="2568" max="2568" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2569" max="2569" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="17.28515625" customWidth="1"/>
+    <col min="2571" max="2571" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2572" max="2572" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2573" max="2573" width="9" bestFit="1" customWidth="1"/>
+    <col min="2574" max="2574" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2817" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2818" max="2818" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2819" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2820" max="2820" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2823" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="2824" max="2824" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="2825" max="2825" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="17.28515625" customWidth="1"/>
+    <col min="2827" max="2827" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2828" max="2828" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2829" max="2829" width="9" bestFit="1" customWidth="1"/>
+    <col min="2830" max="2830" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3073" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3074" max="3074" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3075" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3076" max="3076" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3079" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="3080" max="3080" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3081" max="3081" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="17.28515625" customWidth="1"/>
+    <col min="3083" max="3083" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3084" max="3084" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3085" max="3085" width="9" bestFit="1" customWidth="1"/>
+    <col min="3086" max="3086" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3329" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3330" max="3330" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3331" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3332" max="3332" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3335" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="3336" max="3336" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3337" max="3337" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="17.28515625" customWidth="1"/>
+    <col min="3339" max="3339" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3340" max="3340" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3341" max="3341" width="9" bestFit="1" customWidth="1"/>
+    <col min="3342" max="3342" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3585" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3586" max="3586" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3587" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3588" max="3588" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3591" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="3592" max="3592" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3593" max="3593" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="17.28515625" customWidth="1"/>
+    <col min="3595" max="3595" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3596" max="3596" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3597" max="3597" width="9" bestFit="1" customWidth="1"/>
+    <col min="3598" max="3598" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3841" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3842" max="3842" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3843" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3844" max="3844" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3847" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="3848" max="3848" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="3849" max="3849" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="17.28515625" customWidth="1"/>
+    <col min="3851" max="3851" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3852" max="3852" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3853" max="3853" width="9" bestFit="1" customWidth="1"/>
+    <col min="3854" max="3854" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4097" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4098" max="4098" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4099" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4100" max="4100" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4103" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="4104" max="4104" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4105" max="4105" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="17.28515625" customWidth="1"/>
+    <col min="4107" max="4107" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4108" max="4108" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4109" max="4109" width="9" bestFit="1" customWidth="1"/>
+    <col min="4110" max="4110" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4353" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4354" max="4354" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4355" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4356" max="4356" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4359" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="4360" max="4360" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4361" max="4361" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="17.28515625" customWidth="1"/>
+    <col min="4363" max="4363" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4364" max="4364" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4365" max="4365" width="9" bestFit="1" customWidth="1"/>
+    <col min="4366" max="4366" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4609" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4610" max="4610" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4611" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4612" max="4612" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4615" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="4616" max="4616" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4617" max="4617" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="17.28515625" customWidth="1"/>
+    <col min="4619" max="4619" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4620" max="4620" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4621" max="4621" width="9" bestFit="1" customWidth="1"/>
+    <col min="4622" max="4622" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4865" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4866" max="4866" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4867" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4868" max="4868" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4871" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="4872" max="4872" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4873" max="4873" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="17.28515625" customWidth="1"/>
+    <col min="4875" max="4875" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4876" max="4876" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="4877" max="4877" width="9" bestFit="1" customWidth="1"/>
+    <col min="4878" max="4878" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5121" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5122" max="5122" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5123" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5124" max="5124" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5127" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="5128" max="5128" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5129" max="5129" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="17.28515625" customWidth="1"/>
+    <col min="5131" max="5131" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5132" max="5132" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5133" max="5133" width="9" bestFit="1" customWidth="1"/>
+    <col min="5134" max="5134" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5377" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5378" max="5378" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5379" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5380" max="5380" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5383" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="5384" max="5384" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5385" max="5385" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="17.28515625" customWidth="1"/>
+    <col min="5387" max="5387" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5388" max="5388" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5389" max="5389" width="9" bestFit="1" customWidth="1"/>
+    <col min="5390" max="5390" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5633" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5634" max="5634" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5635" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5636" max="5636" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5639" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="5640" max="5640" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5641" max="5641" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="17.28515625" customWidth="1"/>
+    <col min="5643" max="5643" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5644" max="5644" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5645" max="5645" width="9" bestFit="1" customWidth="1"/>
+    <col min="5646" max="5646" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5889" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5890" max="5890" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5891" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5892" max="5892" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5895" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="5896" max="5896" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="5897" max="5897" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="17.28515625" customWidth="1"/>
+    <col min="5899" max="5899" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5900" max="5900" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="5901" max="5901" width="9" bestFit="1" customWidth="1"/>
+    <col min="5902" max="5902" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6145" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6146" max="6146" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6147" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6148" max="6148" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6151" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="6152" max="6152" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6153" max="6153" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="17.28515625" customWidth="1"/>
+    <col min="6155" max="6155" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6156" max="6156" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6157" max="6157" width="9" bestFit="1" customWidth="1"/>
+    <col min="6158" max="6158" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6401" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6402" max="6402" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6403" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6404" max="6404" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6407" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="6408" max="6408" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6409" max="6409" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="17.28515625" customWidth="1"/>
+    <col min="6411" max="6411" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6412" max="6412" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6413" max="6413" width="9" bestFit="1" customWidth="1"/>
+    <col min="6414" max="6414" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6657" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6658" max="6658" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6659" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6660" max="6660" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6663" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="6664" max="6664" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6665" max="6665" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="17.28515625" customWidth="1"/>
+    <col min="6667" max="6667" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6668" max="6668" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6669" max="6669" width="9" bestFit="1" customWidth="1"/>
+    <col min="6670" max="6670" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6913" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6914" max="6914" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6915" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6916" max="6916" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6919" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="6920" max="6920" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="6921" max="6921" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="17.28515625" customWidth="1"/>
+    <col min="6923" max="6923" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6924" max="6924" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="6925" max="6925" width="9" bestFit="1" customWidth="1"/>
+    <col min="6926" max="6926" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7169" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7170" max="7170" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7171" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7172" max="7172" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7175" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="7176" max="7176" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7177" max="7177" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="17.28515625" customWidth="1"/>
+    <col min="7179" max="7179" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7180" max="7180" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7181" max="7181" width="9" bestFit="1" customWidth="1"/>
+    <col min="7182" max="7182" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7425" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7426" max="7426" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7427" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7428" max="7428" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7431" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="7432" max="7432" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7433" max="7433" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="17.28515625" customWidth="1"/>
+    <col min="7435" max="7435" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7436" max="7436" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7437" max="7437" width="9" bestFit="1" customWidth="1"/>
+    <col min="7438" max="7438" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7681" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7682" max="7682" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7683" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7684" max="7684" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7687" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="7688" max="7688" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7689" max="7689" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="17.28515625" customWidth="1"/>
+    <col min="7691" max="7691" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7692" max="7692" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7693" max="7693" width="9" bestFit="1" customWidth="1"/>
+    <col min="7694" max="7694" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7937" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7938" max="7938" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7939" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7940" max="7940" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7943" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="7944" max="7944" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="7945" max="7945" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="17.28515625" customWidth="1"/>
+    <col min="7947" max="7947" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7948" max="7948" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="7949" max="7949" width="9" bestFit="1" customWidth="1"/>
+    <col min="7950" max="7950" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8193" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8194" max="8194" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8195" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8196" max="8196" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8199" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="8200" max="8200" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8201" max="8201" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="17.28515625" customWidth="1"/>
+    <col min="8203" max="8203" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8204" max="8204" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8205" max="8205" width="9" bestFit="1" customWidth="1"/>
+    <col min="8206" max="8206" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8449" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8450" max="8450" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8451" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8452" max="8452" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8455" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="8456" max="8456" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8457" max="8457" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="17.28515625" customWidth="1"/>
+    <col min="8459" max="8459" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8460" max="8460" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8461" max="8461" width="9" bestFit="1" customWidth="1"/>
+    <col min="8462" max="8462" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8705" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8706" max="8706" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8707" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8708" max="8708" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8711" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="8712" max="8712" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8713" max="8713" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="17.28515625" customWidth="1"/>
+    <col min="8715" max="8715" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8716" max="8716" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8717" max="8717" width="9" bestFit="1" customWidth="1"/>
+    <col min="8718" max="8718" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8961" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8962" max="8962" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8963" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8964" max="8964" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8967" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="8968" max="8968" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="8969" max="8969" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="17.28515625" customWidth="1"/>
+    <col min="8971" max="8971" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8972" max="8972" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="8973" max="8973" width="9" bestFit="1" customWidth="1"/>
+    <col min="8974" max="8974" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9217" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9218" max="9218" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9219" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9220" max="9220" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9223" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="9224" max="9224" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9225" max="9225" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="17.28515625" customWidth="1"/>
+    <col min="9227" max="9227" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9228" max="9228" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9229" max="9229" width="9" bestFit="1" customWidth="1"/>
+    <col min="9230" max="9230" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9473" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9474" max="9474" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9475" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9476" max="9476" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9479" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="9480" max="9480" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9481" max="9481" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="17.28515625" customWidth="1"/>
+    <col min="9483" max="9483" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9484" max="9484" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9485" max="9485" width="9" bestFit="1" customWidth="1"/>
+    <col min="9486" max="9486" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9729" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9730" max="9730" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9731" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9732" max="9732" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9735" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="9736" max="9736" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9737" max="9737" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="17.28515625" customWidth="1"/>
+    <col min="9739" max="9739" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9740" max="9740" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9741" max="9741" width="9" bestFit="1" customWidth="1"/>
+    <col min="9742" max="9742" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9985" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9986" max="9986" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9987" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9988" max="9988" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9991" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="9992" max="9992" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="9993" max="9993" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="17.28515625" customWidth="1"/>
+    <col min="9995" max="9995" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9996" max="9996" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="9997" max="9997" width="9" bestFit="1" customWidth="1"/>
+    <col min="9998" max="9998" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10241" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="10242" max="10242" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10243" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="10244" max="10244" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10247" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="10248" max="10248" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="10249" max="10249" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="17.28515625" customWidth="1"/>
+    <col min="10251" max="10251" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10252" max="10252" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="10253" max="10253" width="9" bestFit="1" customWidth="1"/>
+    <col min="10254" max="10254" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10497" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="10498" max="10498" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10499" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="10500" max="10500" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10503" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="10504" max="10504" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="10505" max="10505" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="17.28515625" customWidth="1"/>
+    <col min="10507" max="10507" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10508" max="10508" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="10509" max="10509" width="9" bestFit="1" customWidth="1"/>
+    <col min="10510" max="10510" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10753" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="10754" max="10754" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10755" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="10756" max="10756" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10759" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="10760" max="10760" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="10761" max="10761" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="17.28515625" customWidth="1"/>
+    <col min="10763" max="10763" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10764" max="10764" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="10765" max="10765" width="9" bestFit="1" customWidth="1"/>
+    <col min="10766" max="10766" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11009" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11010" max="11010" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11011" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11012" max="11012" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11015" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="11016" max="11016" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11017" max="11017" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="17.28515625" customWidth="1"/>
+    <col min="11019" max="11019" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11020" max="11020" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11021" max="11021" width="9" bestFit="1" customWidth="1"/>
+    <col min="11022" max="11022" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11265" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11266" max="11266" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11267" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11268" max="11268" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11271" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="11272" max="11272" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11273" max="11273" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="17.28515625" customWidth="1"/>
+    <col min="11275" max="11275" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11276" max="11276" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11277" max="11277" width="9" bestFit="1" customWidth="1"/>
+    <col min="11278" max="11278" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11521" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11522" max="11522" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11523" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11524" max="11524" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11527" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="11528" max="11528" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11529" max="11529" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="17.28515625" customWidth="1"/>
+    <col min="11531" max="11531" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11532" max="11532" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11533" max="11533" width="9" bestFit="1" customWidth="1"/>
+    <col min="11534" max="11534" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11777" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11778" max="11778" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11779" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11780" max="11780" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11783" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="11784" max="11784" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="11785" max="11785" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="17.28515625" customWidth="1"/>
+    <col min="11787" max="11787" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11788" max="11788" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11789" max="11789" width="9" bestFit="1" customWidth="1"/>
+    <col min="11790" max="11790" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12033" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12034" max="12034" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12035" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12036" max="12036" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12039" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="12040" max="12040" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12041" max="12041" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="17.28515625" customWidth="1"/>
+    <col min="12043" max="12043" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12044" max="12044" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12045" max="12045" width="9" bestFit="1" customWidth="1"/>
+    <col min="12046" max="12046" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12289" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12290" max="12290" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12291" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12292" max="12292" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12295" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="12296" max="12296" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12297" max="12297" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="17.28515625" customWidth="1"/>
+    <col min="12299" max="12299" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12300" max="12300" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12301" max="12301" width="9" bestFit="1" customWidth="1"/>
+    <col min="12302" max="12302" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12545" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12546" max="12546" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12547" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12548" max="12548" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12551" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="12552" max="12552" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12553" max="12553" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="17.28515625" customWidth="1"/>
+    <col min="12555" max="12555" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12556" max="12556" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12557" max="12557" width="9" bestFit="1" customWidth="1"/>
+    <col min="12558" max="12558" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12801" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12802" max="12802" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12803" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12804" max="12804" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12807" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="12808" max="12808" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="12809" max="12809" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="17.28515625" customWidth="1"/>
+    <col min="12811" max="12811" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12812" max="12812" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12813" max="12813" width="9" bestFit="1" customWidth="1"/>
+    <col min="12814" max="12814" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13057" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13058" max="13058" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13059" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13060" max="13060" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13063" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="13064" max="13064" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13065" max="13065" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="17.28515625" customWidth="1"/>
+    <col min="13067" max="13067" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13068" max="13068" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13069" max="13069" width="9" bestFit="1" customWidth="1"/>
+    <col min="13070" max="13070" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13313" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13314" max="13314" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13315" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13316" max="13316" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13319" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="13320" max="13320" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13321" max="13321" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="17.28515625" customWidth="1"/>
+    <col min="13323" max="13323" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13324" max="13324" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13325" max="13325" width="9" bestFit="1" customWidth="1"/>
+    <col min="13326" max="13326" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13569" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13570" max="13570" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13571" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13572" max="13572" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13575" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="13576" max="13576" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13577" max="13577" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="17.28515625" customWidth="1"/>
+    <col min="13579" max="13579" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13580" max="13580" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13581" max="13581" width="9" bestFit="1" customWidth="1"/>
+    <col min="13582" max="13582" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13825" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13826" max="13826" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13827" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13828" max="13828" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13831" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="13832" max="13832" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="13833" max="13833" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="17.28515625" customWidth="1"/>
+    <col min="13835" max="13835" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13836" max="13836" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13837" max="13837" width="9" bestFit="1" customWidth="1"/>
+    <col min="13838" max="13838" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14081" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14082" max="14082" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14083" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14084" max="14084" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14087" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="14088" max="14088" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14089" max="14089" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="17.28515625" customWidth="1"/>
+    <col min="14091" max="14091" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14092" max="14092" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14093" max="14093" width="9" bestFit="1" customWidth="1"/>
+    <col min="14094" max="14094" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14337" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14338" max="14338" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14339" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14340" max="14340" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14343" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="14344" max="14344" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14345" max="14345" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="17.28515625" customWidth="1"/>
+    <col min="14347" max="14347" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14348" max="14348" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14349" max="14349" width="9" bestFit="1" customWidth="1"/>
+    <col min="14350" max="14350" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14593" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14594" max="14594" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14595" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14596" max="14596" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14599" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="14600" max="14600" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14601" max="14601" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="17.28515625" customWidth="1"/>
+    <col min="14603" max="14603" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14604" max="14604" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14605" max="14605" width="9" bestFit="1" customWidth="1"/>
+    <col min="14606" max="14606" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14849" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14850" max="14850" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14851" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14852" max="14852" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14855" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="14856" max="14856" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="14857" max="14857" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="17.28515625" customWidth="1"/>
+    <col min="14859" max="14859" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14860" max="14860" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14861" max="14861" width="9" bestFit="1" customWidth="1"/>
+    <col min="14862" max="14862" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15105" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15106" max="15106" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15107" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15108" max="15108" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15111" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="15112" max="15112" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15113" max="15113" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="17.28515625" customWidth="1"/>
+    <col min="15115" max="15115" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15116" max="15116" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15117" max="15117" width="9" bestFit="1" customWidth="1"/>
+    <col min="15118" max="15118" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15361" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15362" max="15362" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15363" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15364" max="15364" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15367" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="15368" max="15368" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15369" max="15369" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="17.28515625" customWidth="1"/>
+    <col min="15371" max="15371" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15372" max="15372" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15373" max="15373" width="9" bestFit="1" customWidth="1"/>
+    <col min="15374" max="15374" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15617" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15618" max="15618" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15619" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15620" max="15620" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15623" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="15624" max="15624" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15625" max="15625" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="17.28515625" customWidth="1"/>
+    <col min="15627" max="15627" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15628" max="15628" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15629" max="15629" width="9" bestFit="1" customWidth="1"/>
+    <col min="15630" max="15630" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15873" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15874" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15875" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15876" max="15876" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15879" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="15880" max="15880" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="15881" max="15881" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="17.28515625" customWidth="1"/>
+    <col min="15883" max="15883" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15884" max="15884" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15885" max="15885" width="9" bestFit="1" customWidth="1"/>
+    <col min="15886" max="15886" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16129" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="16130" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16131" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="16132" max="16132" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16135" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="16136" max="16136" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="16137" max="16137" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="17.28515625" customWidth="1"/>
+    <col min="16139" max="16139" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16140" max="16140" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="16141" max="16141" width="9" bestFit="1" customWidth="1"/>
+    <col min="16142" max="16142" width="11.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="K1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="L1" s="2">
-        <v>45936</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v>46029</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3">
         <v>2025</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="4"/>
-      <c r="D2" s="4" t="s">
+      <c r="C2" s="31"/>
+      <c r="D2" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="4"/>
-      <c r="I2" s="5" t="s">
+      <c r="E2" s="31"/>
+      <c r="I2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="J2" s="5"/>
-      <c r="K2" s="5" t="s">
+      <c r="J2" s="32"/>
+      <c r="K2" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="L2" s="5"/>
-[...2 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="L2" s="32"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="E3" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="6" t="s">
+      <c r="H3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="I3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="J3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="K3" s="7" t="s">
+      <c r="K3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="8" t="s">
+      <c r="L3" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="10">
+      <c r="B4" s="8">
         <v>231</v>
       </c>
-      <c r="C4" s="11">
+      <c r="C4" s="9">
         <v>9569.0400000000009</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="8">
         <v>34</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E4" s="10">
         <v>1752</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="10">
+      <c r="I4" s="8">
         <f>B4+B11+B18+B25+B32+B39+B46+B53+B60+B67+B74+B81</f>
-        <v>2309</v>
-[...1 lines deleted...]
-      <c r="J4" s="13">
+        <v>3192</v>
+      </c>
+      <c r="J4" s="11">
         <f>C4+C11+C18+C25+C32+C39+C46+C53+C60+C67+C74+C81</f>
-        <v>98163.750000000015</v>
-[...1 lines deleted...]
-      <c r="K4" s="10">
+        <v>136187.79</v>
+      </c>
+      <c r="K4" s="8">
         <f t="shared" ref="I4:L6" si="0">D4+D11+D18+D25+D32+D39+D46+D53+D60+D67+D74+D81</f>
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="L4" s="14">
+        <v>347</v>
+      </c>
+      <c r="L4" s="12">
         <f t="shared" si="0"/>
-        <v>13961</v>
-[...3 lines deleted...]
-      <c r="A5" s="9" t="s">
+        <v>18646.189999999999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="10">
+      <c r="B5" s="8">
         <v>2360</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="9">
         <v>92551.81</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="8">
         <v>54</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="10">
         <v>3022.5</v>
       </c>
-      <c r="H5" s="9" t="s">
+      <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="8">
         <f t="shared" si="0"/>
-        <v>22859</v>
-[...1 lines deleted...]
-      <c r="J5" s="13">
+        <v>30918</v>
+      </c>
+      <c r="J5" s="11">
         <f t="shared" si="0"/>
-        <v>959638.9800000001</v>
-[...1 lines deleted...]
-      <c r="K5" s="10">
+        <v>1316300.8900000001</v>
+      </c>
+      <c r="K5" s="8">
         <f t="shared" si="0"/>
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="L5" s="14">
+        <v>585</v>
+      </c>
+      <c r="L5" s="12">
         <f t="shared" si="0"/>
-        <v>25347.75</v>
-[...3 lines deleted...]
-      <c r="A6" s="15" t="s">
+        <v>33667.31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A6" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="14">
         <v>658</v>
       </c>
-      <c r="C6" s="17">
+      <c r="C6" s="15">
         <v>54056.08</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="14">
         <v>3</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="16">
         <v>259.5</v>
       </c>
-      <c r="H6" s="15" t="s">
+      <c r="H6" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="8">
         <f>B6+B13+B20+B27+B34+B41+B48+B55+B62+B69+B76+B83</f>
-        <v>6013</v>
-[...1 lines deleted...]
-      <c r="J6" s="13">
+        <v>8007</v>
+      </c>
+      <c r="J6" s="11">
         <f>C6+C13+C20+C27+C34+C41+C48+C55+C62+C69+C76+C83</f>
-        <v>498995.71000000008</v>
-[...1 lines deleted...]
-      <c r="K6" s="10">
+        <v>669656.89000000013</v>
+      </c>
+      <c r="K6" s="8">
         <f t="shared" si="0"/>
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="L6" s="14">
+        <v>57</v>
+      </c>
+      <c r="L6" s="12">
         <f>E6+E13+E20+E27+E34+E41+E48+E55+E62+E69+E76+E83</f>
-        <v>4497.75</v>
-[...3 lines deleted...]
-      <c r="A7" s="19" t="s">
+        <v>5688.33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="20"/>
-[...1 lines deleted...]
-      <c r="D7" s="21">
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="19">
         <v>19</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="20">
         <v>223</v>
       </c>
-      <c r="H7" s="19" t="s">
+      <c r="H7" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="20"/>
-[...1 lines deleted...]
-      <c r="K7" s="10">
+      <c r="I7" s="18"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="8">
         <f>D7+D14+D21+D28+D35+D42+D49+D56+D63+D70+D77+D84</f>
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L7" s="14">
+        <v>171</v>
+      </c>
+      <c r="L7" s="12">
         <f>E7+E14+E21+E28+E35+E42+E49+E56+E63+E70+E77+E84</f>
-        <v>1388.5</v>
-[...3 lines deleted...]
-      <c r="A8" s="24" t="s">
+        <v>2167.17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="23">
         <f>SUM(B4:B7)</f>
         <v>3249</v>
       </c>
-      <c r="C8" s="26">
+      <c r="C8" s="24">
         <f>SUM(C4:C7)</f>
         <v>156176.93</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="23">
         <f>SUM(D4:D7)</f>
         <v>110</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="25">
         <f>SUM(E4:E7)</f>
         <v>5257</v>
       </c>
-      <c r="H8" s="24" t="s">
+      <c r="H8" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="25">
+      <c r="I8" s="23">
         <f>SUM(I4:I7)</f>
-        <v>31181</v>
-[...1 lines deleted...]
-      <c r="J8" s="26">
+        <v>42117</v>
+      </c>
+      <c r="J8" s="24">
         <f>SUM(J4:J7)</f>
-        <v>1556798.4400000004</v>
-[...1 lines deleted...]
-      <c r="K8" s="25">
+        <v>2122145.5700000003</v>
+      </c>
+      <c r="K8" s="23">
         <f>SUM(K4:K7)</f>
-        <v>849</v>
-[...1 lines deleted...]
-      <c r="L8" s="27">
+        <v>1160</v>
+      </c>
+      <c r="L8" s="25">
         <f>SUM(L4:L7)</f>
-        <v>45195</v>
-[...10 lines deleted...]
-      <c r="A10" s="6" t="s">
+        <v>60169</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="26"/>
+      <c r="B9" s="27"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="29"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="D10" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E10" s="8" t="s">
+      <c r="E10" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A11" s="9" t="s">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="8">
         <v>232</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="9">
         <v>16547.43</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="8">
         <v>23</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="10">
         <v>1353</v>
       </c>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A12" s="9" t="s">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="8">
         <v>2432</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="9">
         <v>97645.95</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="8">
         <v>54</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="10">
         <v>3250</v>
       </c>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A13" s="15" t="s">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="16">
+      <c r="B13" s="14">
         <v>677</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="15">
         <v>56028.02</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="14">
         <v>3</v>
       </c>
-      <c r="E13" s="18">
+      <c r="E13" s="16">
         <v>240</v>
       </c>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A14" s="19" t="s">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="20"/>
-[...1 lines deleted...]
-      <c r="D14" s="21">
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="19">
         <v>13</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E14" s="20">
         <v>199</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="24" t="s">
+    <row r="15" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="23">
         <f>SUM(B11:B14)</f>
         <v>3341</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="24">
         <f>SUM(C11:C14)</f>
         <v>170221.4</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="23">
         <f>SUM(D11:D14)</f>
         <v>93</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E15" s="25">
         <f>SUM(E11:E14)</f>
         <v>5042</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A17" s="6" t="s">
+    <row r="16" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="C17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D17" s="7" t="s">
+      <c r="D17" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E17" s="8" t="s">
+      <c r="E17" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A18" s="9" t="s">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="8">
         <v>251</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="9">
         <v>10231.27</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="8">
         <v>34</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="10">
         <v>1828</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A19" s="9" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B19" s="8">
         <v>2442</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="9">
         <v>97608.76</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="8">
         <v>55</v>
       </c>
-      <c r="E19" s="12">
+      <c r="E19" s="10">
         <v>3188.5</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A20" s="15" t="s">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B20" s="16">
+      <c r="B20" s="14">
         <v>666</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="15">
         <v>53910.55</v>
       </c>
-      <c r="D20" s="16">
+      <c r="D20" s="14">
         <v>4</v>
       </c>
-      <c r="E20" s="18">
+      <c r="E20" s="16">
         <v>475</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A21" s="19" t="s">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="20"/>
-[...1 lines deleted...]
-      <c r="D21" s="21">
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="19">
         <v>10</v>
       </c>
-      <c r="E21" s="22">
+      <c r="E21" s="20">
         <f>85.5+20</f>
         <v>105.5</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="24" t="s">
+    <row r="22" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="25">
+      <c r="B22" s="23">
         <f>SUM(B18:B21)</f>
         <v>3359</v>
       </c>
-      <c r="C22" s="26">
+      <c r="C22" s="24">
         <f>SUM(C18:C21)</f>
         <v>161750.58000000002</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D22" s="23">
         <f>SUM(D18:D21)</f>
         <v>103</v>
       </c>
-      <c r="E22" s="27">
+      <c r="E22" s="25">
         <f>SUM(E18:E21)</f>
         <v>5597</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A24" s="6" t="s">
+    <row r="23" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C24" s="7" t="s">
+      <c r="C24" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="D24" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E24" s="8" t="s">
+      <c r="E24" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A25" s="9" t="s">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="8">
         <v>264</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="9">
         <v>10923.57</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="8">
         <v>37</v>
       </c>
-      <c r="E25" s="12">
+      <c r="E25" s="10">
         <v>2184.5</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A26" s="9" t="s">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="8">
         <v>2516</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="9">
         <v>108791.75</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="8">
         <v>51</v>
       </c>
-      <c r="E26" s="12">
+      <c r="E26" s="10">
         <v>2878.5</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A27" s="15" t="s">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="16">
+      <c r="B27" s="14">
         <v>650</v>
       </c>
-      <c r="C27" s="17">
+      <c r="C27" s="15">
         <v>51556.04</v>
       </c>
-      <c r="D27" s="16">
+      <c r="D27" s="14">
         <v>4</v>
       </c>
-      <c r="E27" s="18">
+      <c r="E27" s="16">
         <v>405</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A28" s="19" t="s">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="20"/>
-[...1 lines deleted...]
-      <c r="D28" s="21">
+      <c r="B28" s="18"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="19">
         <v>14</v>
       </c>
-      <c r="E28" s="22">
+      <c r="E28" s="20">
         <v>156</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="24" t="s">
+    <row r="29" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="23">
         <f>SUM(B25:B28)</f>
         <v>3430</v>
       </c>
-      <c r="C29" s="26">
+      <c r="C29" s="24">
         <f>SUM(C25:C28)</f>
         <v>171271.36000000002</v>
       </c>
-      <c r="D29" s="25">
+      <c r="D29" s="23">
         <f>SUM(D25:D28)</f>
         <v>106</v>
       </c>
-      <c r="E29" s="27">
+      <c r="E29" s="25">
         <f>SUM(E25:E28)</f>
         <v>5624</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A31" s="6" t="s">
+    <row r="30" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="7" t="s">
+      <c r="B31" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C31" s="7" t="s">
+      <c r="C31" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D31" s="7" t="s">
+      <c r="D31" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E31" s="8" t="s">
+      <c r="E31" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A32" s="9" t="s">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B32" s="10">
+      <c r="B32" s="8">
         <v>262</v>
       </c>
-      <c r="C32" s="11">
+      <c r="C32" s="9">
         <v>9466.68</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="8">
         <v>36</v>
       </c>
-      <c r="E32" s="12">
+      <c r="E32" s="10">
         <v>1983</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A33" s="9" t="s">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B33" s="10">
+      <c r="B33" s="8">
         <v>2573</v>
       </c>
-      <c r="C33" s="11">
+      <c r="C33" s="9">
         <v>107573.53</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="8">
         <v>52</v>
       </c>
-      <c r="E33" s="12">
+      <c r="E33" s="10">
         <v>2969</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A34" s="15" t="s">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B34" s="16">
+      <c r="B34" s="14">
         <v>668</v>
       </c>
-      <c r="C34" s="17">
+      <c r="C34" s="15">
         <v>54966.42</v>
       </c>
-      <c r="D34" s="16">
+      <c r="D34" s="14">
         <v>6</v>
       </c>
-      <c r="E34" s="18">
+      <c r="E34" s="16">
         <v>690</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A35" s="19" t="s">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B35" s="20"/>
-[...1 lines deleted...]
-      <c r="D35" s="21">
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="19">
         <v>8</v>
       </c>
-      <c r="E35" s="22">
+      <c r="E35" s="20">
         <f>72.25+17.75</f>
         <v>90</v>
       </c>
     </row>
-    <row r="36" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="24" t="s">
+    <row r="36" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B36" s="25">
+      <c r="B36" s="23">
         <f>SUM(B32:B35)</f>
         <v>3503</v>
       </c>
-      <c r="C36" s="26">
+      <c r="C36" s="24">
         <f>SUM(C32:C35)</f>
         <v>172006.63</v>
       </c>
-      <c r="D36" s="25">
+      <c r="D36" s="23">
         <f>SUM(D32:D35)</f>
         <v>102</v>
       </c>
-      <c r="E36" s="27">
+      <c r="E36" s="25">
         <f>SUM(E32:E35)</f>
         <v>5732</v>
       </c>
     </row>
-    <row r="37" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A38" s="6" t="s">
+    <row r="37" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="7" t="s">
+      <c r="B38" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C38" s="7" t="s">
+      <c r="C38" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D38" s="7" t="s">
+      <c r="D38" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E38" s="8" t="s">
+      <c r="E38" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A39" s="9" t="s">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="10">
+      <c r="B39" s="8">
         <v>257</v>
       </c>
-      <c r="C39" s="11">
+      <c r="C39" s="9">
         <v>8290.1</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="8">
         <v>21</v>
       </c>
-      <c r="E39" s="12">
+      <c r="E39" s="10">
         <v>1215</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A40" s="9" t="s">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B40" s="10">
+      <c r="B40" s="8">
         <v>2554</v>
       </c>
-      <c r="C40" s="11">
+      <c r="C40" s="9">
         <v>101826.49</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="8">
         <v>42</v>
       </c>
-      <c r="E40" s="12">
+      <c r="E40" s="10">
         <v>2392.5</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A41" s="15" t="s">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="16">
+      <c r="B41" s="14">
         <v>644</v>
       </c>
-      <c r="C41" s="17">
+      <c r="C41" s="15">
         <v>51928.32</v>
       </c>
-      <c r="D41" s="16">
+      <c r="D41" s="14">
         <v>10</v>
       </c>
-      <c r="E41" s="18">
+      <c r="E41" s="16">
         <v>1052</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A42" s="19" t="s">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B42" s="20"/>
-[...1 lines deleted...]
-      <c r="D42" s="21">
+      <c r="B42" s="18"/>
+      <c r="C42" s="18"/>
+      <c r="D42" s="19">
         <v>10</v>
       </c>
-      <c r="E42" s="22">
+      <c r="E42" s="20">
         <v>151.5</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="24" t="s">
+    <row r="43" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B43" s="25">
+      <c r="B43" s="23">
         <f>SUM(B39:B42)</f>
         <v>3455</v>
       </c>
-      <c r="C43" s="26">
+      <c r="C43" s="24">
         <f>SUM(C39:C42)</f>
         <v>162044.91</v>
       </c>
-      <c r="D43" s="25">
+      <c r="D43" s="23">
         <f>SUM(D39:D42)</f>
         <v>83</v>
       </c>
-      <c r="E43" s="27">
+      <c r="E43" s="25">
         <f>SUM(E39:E42)</f>
         <v>4811</v>
       </c>
     </row>
-    <row r="44" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A45" s="6" t="s">
+    <row r="44" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B45" s="7" t="s">
+      <c r="B45" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C45" s="7" t="s">
+      <c r="C45" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D45" s="7" t="s">
+      <c r="D45" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E45" s="8" t="s">
+      <c r="E45" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A46" s="9" t="s">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B46" s="10">
+      <c r="B46" s="8">
         <v>267</v>
       </c>
-      <c r="C46" s="11">
+      <c r="C46" s="9">
         <v>12133.11</v>
       </c>
-      <c r="D46" s="10">
+      <c r="D46" s="8">
         <v>22</v>
       </c>
-      <c r="E46" s="12">
+      <c r="E46" s="10">
         <v>1061.5</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A47" s="9" t="s">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B47" s="10">
+      <c r="B47" s="8">
         <v>2592</v>
       </c>
-      <c r="C47" s="11">
+      <c r="C47" s="9">
         <v>120157.66</v>
       </c>
-      <c r="D47" s="10">
+      <c r="D47" s="8">
         <v>42</v>
       </c>
-      <c r="E47" s="12">
+      <c r="E47" s="10">
         <v>2463</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A48" s="15" t="s">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B48" s="16">
+      <c r="B48" s="14">
         <v>695</v>
       </c>
-      <c r="C48" s="17">
+      <c r="C48" s="15">
         <v>61314.239999999998</v>
       </c>
-      <c r="D48" s="16">
+      <c r="D48" s="14">
         <v>6</v>
       </c>
-      <c r="E48" s="18">
+      <c r="E48" s="16">
         <v>485</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A49" s="19" t="s">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B49" s="20"/>
-[...1 lines deleted...]
-      <c r="D49" s="21">
+      <c r="B49" s="18"/>
+      <c r="C49" s="18"/>
+      <c r="D49" s="19">
         <v>5</v>
       </c>
-      <c r="E49" s="22">
+      <c r="E49" s="20">
         <v>59.5</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="24" t="s">
+    <row r="50" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B50" s="25">
+      <c r="B50" s="23">
         <f>SUM(B46:B49)</f>
         <v>3554</v>
       </c>
-      <c r="C50" s="26">
+      <c r="C50" s="24">
         <f>SUM(C46:C49)</f>
         <v>193605.01</v>
       </c>
-      <c r="D50" s="25">
+      <c r="D50" s="23">
         <f>SUM(D46:D49)</f>
         <v>75</v>
       </c>
-      <c r="E50" s="27">
+      <c r="E50" s="25">
         <f>SUM(E46:E49)</f>
         <v>4069</v>
       </c>
-      <c r="G50" s="32"/>
-[...3 lines deleted...]
-      <c r="A52" s="6" t="s">
+      <c r="G50" s="30"/>
+    </row>
+    <row r="51" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B52" s="7" t="s">
+      <c r="B52" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C52" s="7" t="s">
+      <c r="C52" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D52" s="7" t="s">
+      <c r="D52" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E52" s="8" t="s">
+      <c r="E52" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A53" s="9" t="s">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B53" s="10">
+      <c r="B53" s="8">
         <v>272</v>
       </c>
-      <c r="C53" s="11">
+      <c r="C53" s="9">
         <v>10141.27</v>
       </c>
-      <c r="D53" s="10">
+      <c r="D53" s="8">
         <v>24</v>
       </c>
-      <c r="E53" s="12">
+      <c r="E53" s="10">
         <v>1192</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A54" s="9" t="s">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B54" s="10">
+      <c r="B54" s="8">
         <v>2678</v>
       </c>
-      <c r="C54" s="11">
+      <c r="C54" s="9">
         <v>112745</v>
       </c>
-      <c r="D54" s="10">
+      <c r="D54" s="8">
         <v>43</v>
       </c>
-      <c r="E54" s="12">
+      <c r="E54" s="10">
         <v>2515.75</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A55" s="15" t="s">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B55" s="16">
+      <c r="B55" s="14">
         <v>681</v>
       </c>
-      <c r="C55" s="17">
+      <c r="C55" s="15">
         <v>57598.95</v>
       </c>
-      <c r="D55" s="16">
+      <c r="D55" s="14">
         <v>5</v>
       </c>
-      <c r="E55" s="18">
+      <c r="E55" s="16">
         <v>472.25</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A56" s="19" t="s">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B56" s="20"/>
-[...1 lines deleted...]
-      <c r="D56" s="21">
+      <c r="B56" s="18"/>
+      <c r="C56" s="18"/>
+      <c r="D56" s="19">
         <f>16+5</f>
         <v>21</v>
       </c>
-      <c r="E56" s="22">
+      <c r="E56" s="20">
         <f>186+50</f>
         <v>236</v>
       </c>
     </row>
-    <row r="57" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="24" t="s">
+    <row r="57" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B57" s="25">
+      <c r="B57" s="23">
         <f>SUM(B53:B56)</f>
         <v>3631</v>
       </c>
-      <c r="C57" s="26">
+      <c r="C57" s="24">
         <f>SUM(C53:C56)</f>
         <v>180485.22</v>
       </c>
-      <c r="D57" s="25">
+      <c r="D57" s="23">
         <f>SUM(D53:D56)</f>
         <v>93</v>
       </c>
-      <c r="E57" s="27">
+      <c r="E57" s="25">
         <f>SUM(E53:E56)</f>
         <v>4416</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A59" s="6" t="s">
+    <row r="58" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B59" s="7" t="s">
+      <c r="B59" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C59" s="7" t="s">
+      <c r="C59" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D59" s="7" t="s">
+      <c r="D59" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E59" s="8" t="s">
+      <c r="E59" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A60" s="9" t="s">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B60" s="10">
+      <c r="B60" s="8">
         <v>273</v>
       </c>
-      <c r="C60" s="11">
+      <c r="C60" s="9">
         <v>10861.28</v>
       </c>
-      <c r="D60" s="10">
+      <c r="D60" s="8">
         <v>25</v>
       </c>
-      <c r="E60" s="12">
+      <c r="E60" s="10">
         <v>1392</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A61" s="9" t="s">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="10">
+      <c r="B61" s="8">
         <v>2712</v>
       </c>
-      <c r="C61" s="11">
+      <c r="C61" s="9">
         <v>120738.03</v>
       </c>
-      <c r="D61" s="10">
+      <c r="D61" s="8">
         <v>46</v>
       </c>
-      <c r="E61" s="12">
+      <c r="E61" s="10">
         <v>2668</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A62" s="15" t="s">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="16">
+      <c r="B62" s="14">
         <v>674</v>
       </c>
-      <c r="C62" s="17">
+      <c r="C62" s="15">
         <v>57637.09</v>
       </c>
-      <c r="D62" s="16">
+      <c r="D62" s="14">
         <v>4</v>
       </c>
-      <c r="E62" s="18">
+      <c r="E62" s="16">
         <v>419</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A63" s="19" t="s">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="20"/>
-[...1 lines deleted...]
-      <c r="D63" s="21">
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="19">
         <v>9</v>
       </c>
-      <c r="E63" s="22">
+      <c r="E63" s="20">
         <v>168</v>
       </c>
     </row>
-    <row r="64" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="24" t="s">
+    <row r="64" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="25">
+      <c r="B64" s="23">
         <f>SUM(B60:B63)</f>
         <v>3659</v>
       </c>
-      <c r="C64" s="26">
+      <c r="C64" s="24">
         <f>SUM(C60:C63)</f>
         <v>189236.4</v>
       </c>
-      <c r="D64" s="25">
+      <c r="D64" s="23">
         <f>SUM(D60:D63)</f>
         <v>84</v>
       </c>
-      <c r="E64" s="27">
+      <c r="E64" s="25">
         <f>SUM(E60:E63)</f>
         <v>4647</v>
       </c>
     </row>
-    <row r="65" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A66" s="6" t="s">
+    <row r="65" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B66" s="7" t="s">
+      <c r="B66" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C66" s="7" t="s">
+      <c r="C66" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D66" s="7" t="s">
+      <c r="D66" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E66" s="8" t="s">
+      <c r="E66" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A67" s="9" t="s">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B67" s="10"/>
-[...5 lines deleted...]
-      <c r="A68" s="9" t="s">
+      <c r="B67" s="8">
+        <v>290</v>
+      </c>
+      <c r="C67" s="9">
+        <v>13057.7</v>
+      </c>
+      <c r="D67" s="8">
+        <v>32</v>
+      </c>
+      <c r="E67" s="10">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B68" s="10"/>
-[...5 lines deleted...]
-      <c r="A69" s="15" t="s">
+      <c r="B68" s="8">
+        <v>2657</v>
+      </c>
+      <c r="C68" s="9">
+        <v>120986.68</v>
+      </c>
+      <c r="D68" s="8">
+        <v>45</v>
+      </c>
+      <c r="E68" s="10">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B69" s="16"/>
-[...5 lines deleted...]
-      <c r="A70" s="19" t="s">
+      <c r="B69" s="14">
+        <v>670</v>
+      </c>
+      <c r="C69" s="15">
+        <v>59348.84</v>
+      </c>
+      <c r="D69" s="14">
+        <v>4</v>
+      </c>
+      <c r="E69" s="16">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B70" s="20"/>
-[...5 lines deleted...]
-      <c r="A71" s="24" t="s">
+      <c r="B70" s="18"/>
+      <c r="C70" s="18"/>
+      <c r="D70" s="19">
+        <v>14</v>
+      </c>
+      <c r="E70" s="20">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B71" s="25">
+      <c r="B71" s="23">
         <f>SUM(B67:B70)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C71" s="26">
+        <v>3617</v>
+      </c>
+      <c r="C71" s="24">
         <f>SUM(C67:C70)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D71" s="25">
+        <v>193393.22</v>
+      </c>
+      <c r="D71" s="23">
         <f>SUM(D67:D70)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E71" s="27">
+        <v>95</v>
+      </c>
+      <c r="E71" s="25">
         <f>SUM(E67:E70)</f>
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="A73" s="6" t="s">
+        <v>4920</v>
+      </c>
+      <c r="F71" s="30"/>
+    </row>
+    <row r="72" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B73" s="7" t="s">
+      <c r="B73" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C73" s="7" t="s">
+      <c r="C73" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D73" s="7" t="s">
+      <c r="D73" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E73" s="8" t="s">
+      <c r="E73" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A74" s="9" t="s">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B74" s="10"/>
-[...5 lines deleted...]
-      <c r="A75" s="9" t="s">
+      <c r="B74" s="8">
+        <v>298</v>
+      </c>
+      <c r="C74" s="9">
+        <v>12168.71</v>
+      </c>
+      <c r="D74" s="8">
+        <v>27</v>
+      </c>
+      <c r="E74" s="10">
+        <v>1411.94</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B75" s="10"/>
-[...5 lines deleted...]
-      <c r="A76" s="15" t="s">
+      <c r="B75" s="8">
+        <v>2684</v>
+      </c>
+      <c r="C75" s="9">
+        <v>110104.52</v>
+      </c>
+      <c r="D75" s="8">
+        <v>48</v>
+      </c>
+      <c r="E75" s="10">
+        <v>2712.06</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B76" s="16"/>
-[...5 lines deleted...]
-      <c r="A77" s="19" t="s">
+      <c r="B76" s="14">
+        <v>665</v>
+      </c>
+      <c r="C76" s="15">
+        <v>55862.67</v>
+      </c>
+      <c r="D76" s="14">
+        <v>4</v>
+      </c>
+      <c r="E76" s="16">
+        <v>415.58</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B77" s="20"/>
-[...5 lines deleted...]
-      <c r="A78" s="24" t="s">
+      <c r="B77" s="18"/>
+      <c r="C77" s="18"/>
+      <c r="D77" s="19">
+        <v>26</v>
+      </c>
+      <c r="E77" s="20">
+        <f>231.42+40</f>
+        <v>271.41999999999996</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B78" s="25">
+      <c r="B78" s="23">
         <f>SUM(B74:B77)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C78" s="26">
+        <v>3647</v>
+      </c>
+      <c r="C78" s="24">
         <f>SUM(C74:C77)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D78" s="25">
+        <v>178135.90000000002</v>
+      </c>
+      <c r="D78" s="23">
         <f>SUM(D74:D77)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E78" s="27">
+        <v>105</v>
+      </c>
+      <c r="E78" s="25">
         <f>SUM(E74:E77)</f>
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="A80" s="6" t="s">
+        <v>4811</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B80" s="7" t="s">
+      <c r="B80" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C80" s="7" t="s">
+      <c r="C80" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D80" s="7" t="s">
+      <c r="D80" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E80" s="8" t="s">
+      <c r="E80" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A81" s="9" t="s">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B81" s="10"/>
-[...5 lines deleted...]
-      <c r="A82" s="9" t="s">
+      <c r="B81" s="8">
+        <v>295</v>
+      </c>
+      <c r="C81" s="9">
+        <v>12797.63</v>
+      </c>
+      <c r="D81" s="8">
+        <v>32</v>
+      </c>
+      <c r="E81" s="10">
+        <v>1588.25</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B82" s="10"/>
-[...5 lines deleted...]
-      <c r="A83" s="15" t="s">
+      <c r="B82" s="8">
+        <v>2718</v>
+      </c>
+      <c r="C82" s="9">
+        <v>125570.71</v>
+      </c>
+      <c r="D82" s="8">
+        <v>53</v>
+      </c>
+      <c r="E82" s="10">
+        <v>2962.5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B83" s="16"/>
-[...5 lines deleted...]
-      <c r="A84" s="19" t="s">
+      <c r="B83" s="14">
+        <v>659</v>
+      </c>
+      <c r="C83" s="15">
+        <v>55449.67</v>
+      </c>
+      <c r="D83" s="14">
+        <v>4</v>
+      </c>
+      <c r="E83" s="16">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B84" s="20"/>
-[...5 lines deleted...]
-      <c r="A85" s="24" t="s">
+      <c r="B84" s="18"/>
+      <c r="C84" s="18"/>
+      <c r="D84" s="19">
+        <v>22</v>
+      </c>
+      <c r="E84" s="20">
+        <v>275.25</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B85" s="25">
+      <c r="B85" s="23">
         <f>SUM(B81:B84)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C85" s="26">
+        <v>3672</v>
+      </c>
+      <c r="C85" s="24">
         <f>SUM(C81:C84)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D85" s="25">
+        <v>193818.01</v>
+      </c>
+      <c r="D85" s="23">
         <f>SUM(D81:D84)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E85" s="27">
+        <v>111</v>
+      </c>
+      <c r="E85" s="25">
         <f>SUM(E81:E84)</f>
-        <v>0</v>
-      </c>
+        <v>5243</v>
+      </c>
+      <c r="F85" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:L2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>