--- v0 (2025-12-11)
+++ v1 (2026-04-20)
@@ -1,219 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C078E63" w14:textId="68170EF3" w:rsidR="00BF00F7" w:rsidRPr="00DE1AEF" w:rsidRDefault="3713494D" w:rsidP="00DE1AEF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE1AEF">
         <w:t>Sample Newsletter Message for Get Kids Ready</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72772A91" w14:textId="72C74820" w:rsidR="3713494D" w:rsidRPr="00DE1AEF" w:rsidRDefault="3713494D" w:rsidP="00DE1AEF">
       <w:r>
         <w:t>Do you work with parents</w:t>
       </w:r>
       <w:r w:rsidR="171B125E">
         <w:t>/caregivers</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> of young children or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> providers? Maybe both? Use one of the below messages to help promote Get Kids Ready, a </w:t>
+        <w:t xml:space="preserve"> of young children or child care providers? Maybe both? Use one of the below messages to help promote Get Kids Ready, a </w:t>
       </w:r>
       <w:r w:rsidR="43A4F220">
-        <w:t xml:space="preserve">new, free program for 4-year-olds in </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to get school readiness instruction at their child care provider. Pick your m</w:t>
+        <w:t>new, free program for 4-year-olds in child care to get school readiness instruction at their child care provider. Pick your m</w:t>
       </w:r>
       <w:r w:rsidR="21A9847F">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="43A4F220">
         <w:t>ssage based on your primary audience or use the generic message at the end.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B934EFB" w14:textId="36FF631B" w:rsidR="43A4F220" w:rsidRPr="00DE1AEF" w:rsidRDefault="43A4F220" w:rsidP="00DE1AEF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE1AEF">
         <w:t>Sample Message for Child Care Providers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22352669" w14:textId="76E69E1C" w:rsidR="6CF4A33C" w:rsidRPr="00DE1AEF" w:rsidRDefault="6CF4A33C" w:rsidP="00DE1AEF">
       <w:r w:rsidRPr="00541763">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Suggested subject line/title:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1AEF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00541763">
         <w:t>Submit Your Intent to Participate in Get Kids Ready</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D091C4A" w14:textId="77777777" w:rsidR="00E11E42" w:rsidRPr="00E11E42" w:rsidRDefault="00E11E42" w:rsidP="00E11E42">
       <w:r w:rsidRPr="00E11E42">
-        <w:t xml:space="preserve">Making sure children have the skills to thrive in school and in life is important. Starting in 2026, Get Kids Ready is a new community-based school readiness initiative to support licensed and certified </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> providers who meet the eligibility criteria and decide to participate </w:t>
+        <w:t xml:space="preserve">Making sure children have the skills to thrive in school and in life is important. Starting in 2026, Get Kids Ready is a new community-based school readiness initiative to support licensed and certified child care providers serving 4-year-olds. Child care providers who meet the eligibility criteria and decide to participate </w:t>
       </w:r>
       <w:r w:rsidRPr="00E11E42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>will receive payments for each 4-year-old participating in their school readiness program</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11E42">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EE3C8F" w14:textId="4FAE34B4" w:rsidR="00AF7FB2" w:rsidRDefault="00563B0C" w:rsidP="00E11E42">
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Child care</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> providers who meet the below eligibility requirements </w:t>
+        <w:t xml:space="preserve">Child care providers who meet the below eligibility requirements </w:t>
       </w:r>
       <w:r w:rsidR="00AF7FB2">
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="00AF7FB2" w:rsidRPr="0087085A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>submit their Intent to Participate b</w:t>
       </w:r>
       <w:r w:rsidR="0087085A" w:rsidRPr="0087085A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>etween January 6 -</w:t>
       </w:r>
       <w:r w:rsidR="00AF7FB2" w:rsidRPr="0087085A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> February 1</w:t>
       </w:r>
       <w:r w:rsidR="00AF7FB2">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320EBD89" w14:textId="06D7223B" w:rsidR="00D2333F" w:rsidRPr="00D2333F" w:rsidRDefault="00D2333F" w:rsidP="00D2333F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D2333F">
         <w:t xml:space="preserve">Are </w:t>
       </w:r>
       <w:r w:rsidRPr="000B727B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>in compliance with</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> all legal, financial, and regulatory requirements</w:t>
+        <w:t>in compliance with all legal, financial, and regulatory requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2333F">
         <w:t xml:space="preserve"> imposed by law or by </w:t>
       </w:r>
       <w:r>
         <w:t>Department of Children and Families (DCF)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2333F">
         <w:t xml:space="preserve"> rule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A89FB18" w14:textId="77777777" w:rsidR="00D2333F" w:rsidRPr="00D2333F" w:rsidRDefault="00D2333F" w:rsidP="00D2333F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2333F">
         <w:t xml:space="preserve">Will provide at least </w:t>
       </w:r>
       <w:r w:rsidRPr="000B727B">
         <w:rPr>
           <w:b/>
@@ -241,132 +190,102 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wisconsin Model Early Learning Standards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41806E11" w14:textId="77777777" w:rsidR="00D2333F" w:rsidRPr="00D2333F" w:rsidRDefault="00D2333F" w:rsidP="00D2333F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000B727B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Do not have a contract with a school district to provide 4K</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2333F">
         <w:t xml:space="preserve"> for the school year in which the provider intends to participate in Get Kids Ready</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B61FF29" w14:textId="196170F5" w:rsidR="00AF7FB2" w:rsidRDefault="00D2333F" w:rsidP="00D2333F">
+    <w:p w14:paraId="4B61FF29" w14:textId="380F7A24" w:rsidR="00AF7FB2" w:rsidRDefault="00D2333F" w:rsidP="00D2333F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Have </w:t>
       </w:r>
-      <w:ins w:id="0" w:author="Paige, Gina M - DCF" w:date="2025-12-03T18:52:00Z">
-[...12 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="6B96391A">
+        <w:t>l</w:t>
+      </w:r>
       <w:r w:rsidRPr="49F3CEF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ead </w:t>
       </w:r>
-      <w:ins w:id="2" w:author="Paige, Gina M - DCF" w:date="2025-12-03T18:53:00Z">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="49F3CEF2">
+      <w:r w:rsidR="7085C079" w:rsidRPr="49F3CEF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49F3CEF2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>eachers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> delivering Get Kids Ready instruction with an </w:t>
       </w:r>
       <w:r w:rsidRPr="49F3CEF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>associate degree or bachelor’s degree</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in any field of study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668B088A" w14:textId="02A17DAC" w:rsidR="000B727B" w:rsidRDefault="004A6F1E" w:rsidP="00E11E42">
       <w:r>
-        <w:t xml:space="preserve">All </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> providers who wish to participate in Get Kids Ready will first have to submit an Intent to Participate. </w:t>
+        <w:t xml:space="preserve">All child care providers who wish to participate in Get Kids Ready will first have to submit an Intent to Participate. </w:t>
       </w:r>
       <w:r w:rsidRPr="000B727B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="000B727B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>e Intent to Participate</w:t>
       </w:r>
       <w:r w:rsidRPr="000B727B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> will open </w:t>
       </w:r>
       <w:r w:rsidR="0087085A">
         <w:rPr>
           <w:b/>
@@ -376,57 +295,52 @@
       </w:r>
       <w:r w:rsidRPr="000B727B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and will close </w:t>
       </w:r>
       <w:r w:rsidR="0087085A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">at 11:59 p.m. </w:t>
       </w:r>
       <w:r w:rsidRPr="000B727B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>on February 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There will be additional steps involved in the process, but </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000B727B">
-        <w:t>child care</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> providers cannot miss the Intent to Participate window and still participate in the 2026-27 Get Kids Ready School Year.</w:t>
+        <w:t>child care providers cannot miss the Intent to Participate window and still participate in the 2026-27 Get Kids Ready School Year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E637928" w14:textId="0275A817" w:rsidR="3B2387DA" w:rsidRPr="00DE1AEF" w:rsidRDefault="00E11E42" w:rsidP="00DE1AEF">
       <w:r>
         <w:t>Additional information will be shared through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="2A191405">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>DCF Child Care Provider Listserv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="2A191405">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tuesday Talks</w:t>
         </w:r>
       </w:hyperlink>
@@ -491,703 +405,495 @@
       </w:r>
       <w:r w:rsidR="00890CC0" w:rsidRPr="00890CC0">
         <w:t xml:space="preserve">ids </w:t>
       </w:r>
       <w:r w:rsidR="00541763">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00890CC0" w:rsidRPr="00890CC0">
         <w:t xml:space="preserve">eady for </w:t>
       </w:r>
       <w:r w:rsidR="00541763">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00890CC0" w:rsidRPr="00890CC0">
         <w:t xml:space="preserve">lementary </w:t>
       </w:r>
       <w:r w:rsidR="00541763">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00890CC0" w:rsidRPr="00890CC0">
         <w:t>chool!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C216B1" w14:textId="77777777" w:rsidR="00E55DF8" w:rsidRPr="00E55DF8" w:rsidRDefault="00E55DF8" w:rsidP="00E55DF8">
       <w:r w:rsidRPr="00E55DF8">
-        <w:t xml:space="preserve">What is school readiness? In simple terms, school readiness means a child is ready to go to school. Get Kids Ready is a state-funded school readiness program that helps 4-year-olds prepare for the transition from </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>What is school readiness? In simple terms, school readiness means a child is ready to go to school. Get Kids Ready is a state-funded school readiness program that helps 4-year-olds prepare for the transition from child care or home to a school setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7440ADF4" w14:textId="77777777" w:rsidR="00697D18" w:rsidRDefault="00697D18" w:rsidP="00E55DF8">
+      <w:r w:rsidRPr="00697D18">
+        <w:t>Through Get Kids Ready, qualified child care providers focus on developing the academic, physical, social-emotional, self-help skills, and much more that kids will need to succeed in school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FF3FBA" w14:textId="5318AA0E" w:rsidR="00E55DF8" w:rsidRPr="00E55DF8" w:rsidRDefault="00E55DF8" w:rsidP="00E55DF8">
       <w:r w:rsidRPr="00E55DF8">
-        <w:t>child care</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> providers for the time kids spend in Get Kids Ready, making that part of the day free for families. </w:t>
+        <w:t>The state pays child care providers for the time kids spend in Get Kids Ready, making that part of the day free for families. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3891D7B2" w14:textId="2C153231" w:rsidR="00C75528" w:rsidRPr="00C75528" w:rsidRDefault="00071E4D" w:rsidP="00C75528">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00C75528" w:rsidRPr="00C75528">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> child is eligible to participate if: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0CAA32" w14:textId="77777777" w:rsidR="00C75528" w:rsidRPr="00C75528" w:rsidRDefault="00C75528" w:rsidP="00C75528">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75528">
-        <w:t xml:space="preserve">They are </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> on or before September 1 of the school year they plan </w:t>
+        <w:t xml:space="preserve">They are 4-years-old on or before September 1 of the school year they plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75528">
         <w:br/>
         <w:t>to participate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56EA1488" w14:textId="77777777" w:rsidR="00C75528" w:rsidRPr="00C75528" w:rsidRDefault="00C75528" w:rsidP="00C75528">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75528">
-        <w:t xml:space="preserve">The child’s parent or guardian </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to participate in the program, on a form prepared by DCF, to a participating provider</w:t>
+        <w:t>The child’s parent or guardian submits an application to participate in the program, on a form prepared by DCF, to a participating provider</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B23C57C" w14:textId="7C0A222A" w:rsidR="3B2387DA" w:rsidRDefault="00C75528" w:rsidP="00DE1AEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75528">
-        <w:t xml:space="preserve">A participating </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> provider has accepted the child’s application to attend Get Kids Ready</w:t>
+        <w:t>A participating child care provider has accepted the child’s application to attend Get Kids Ready</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C4C377" w14:textId="2BA297A6" w:rsidR="00C75528" w:rsidRPr="00DE1AEF" w:rsidRDefault="00E70566" w:rsidP="00C75528">
       <w:r>
-        <w:t xml:space="preserve">All </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> providers who </w:t>
+        <w:t xml:space="preserve">All child care providers who </w:t>
       </w:r>
       <w:r w:rsidR="00071E4D">
         <w:t>intend to participate in the 2026-27 school year</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidR="00BA1499">
         <w:t xml:space="preserve">by posted to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00BA1499" w:rsidRPr="00CB34B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>DCF website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA1499">
         <w:t xml:space="preserve"> by February 15</w:t>
       </w:r>
       <w:r w:rsidR="00EF76CC">
         <w:t>, 2026</w:t>
       </w:r>
       <w:r w:rsidR="00BA1499">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00071E4D">
         <w:t xml:space="preserve"> This list will be updated </w:t>
       </w:r>
       <w:r w:rsidR="00EF76CC">
         <w:t>with verified providers by June 2, 2026.</w:t>
       </w:r>
       <w:r w:rsidR="00BA1499">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC4DC5">
-        <w:t xml:space="preserve">Parents/caregivers can find </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+        <w:t xml:space="preserve">Parents/caregivers can find child care providers by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00FC4DC5" w:rsidRPr="00CB34B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>visiting</w:t>
         </w:r>
         <w:r w:rsidR="00602644" w:rsidRPr="00CB34B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> the DCF website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00602644">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007D76DF">
-        <w:t xml:space="preserve">DCF also encourages families to speak with their current </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> providers to see if they </w:t>
+        <w:t xml:space="preserve">DCF also encourages families to speak with their current child care providers to see if they </w:t>
       </w:r>
       <w:r w:rsidR="00522999">
         <w:t>plan to offer Get Kids Ready for the 2026-27 school year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC6279" w14:textId="0A14B430" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE1AEF">
         <w:t>Sample Generic Message</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0897A2" w14:textId="7661407B" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested subject line/title: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>Wisconsin has a new program for school readiness!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6781F5F3" w14:textId="60F4BFCA" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve">Starting in </w:t>
       </w:r>
       <w:r w:rsidR="5082B356" w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026, Get Kids Ready will be a new, free program for 4-year-olds in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE1AEF">
+        <w:t xml:space="preserve">2026, Get Kids Ready will be a new, free program for 4-year-olds in child care to get school readiness instruction at their child care provider. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA310CB" w14:textId="571899E9" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
+      <w:r w:rsidRPr="49F3CEF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
-        <w:t>child care</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">This new program will enhance school readiness instruction in participating child care providers, while state funding will make this program free for families. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65213EE6" w14:textId="36454E84" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to get school readiness instruction at their child care provider. </w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> providers participating in Get Kids Ready will:</w:t>
+        <w:t>Child care providers participating in Get Kids Ready will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FF51EE" w14:textId="7988E172" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>Use a curriculum that meets the Wisconsin Model Early Learning Standards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6632F894" w14:textId="4BDC526A" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>Offer 437 hours of elementary school readiness instruction per year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AFA42F" w14:textId="1A799213" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
+    <w:p w14:paraId="09AFA42F" w14:textId="64042777" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="49F3CEF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve">Have </w:t>
       </w:r>
-      <w:ins w:id="5" w:author="Paige, Gina M - DCF" w:date="2025-12-03T18:52:00Z">
-[...17 lines deleted...]
-      <w:r w:rsidR="00DE1AEF" w:rsidRPr="49F3CEF2">
+      <w:r w:rsidR="38C45339" w:rsidRPr="49F3CEF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1AEF" w:rsidRPr="49F3CEF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
         <w:t xml:space="preserve">ead </w:t>
       </w:r>
-      <w:ins w:id="7" w:author="Paige, Gina M - DCF" w:date="2025-12-03T18:52:00Z">
-[...16 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="68A6EB23" w:rsidRPr="49F3CEF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidRPr="49F3CEF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>eachers with an associate or bachelor’s degree</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630989B1" w14:textId="44545CAD" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Meet state expectations for child health, safety, and well-being </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C68D30C" w14:textId="2D33D33A" w:rsidR="3B2387DA" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
-        <w:t xml:space="preserve">Children must be </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> by September 1, 2026, to participate in Get Kids Ready.</w:t>
+        <w:t>Children must be 4-years-old by September 1, 2026, to participate in Get Kids Ready.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D3E757" w14:textId="42F932D7" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>Are You a Child Care Provider?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC5F10C" w14:textId="34C48C7B" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="00D030C4" w:rsidP="00DE1AEF">
       <w:r>
-        <w:t xml:space="preserve">Interested </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> providers will need to </w:t>
+        <w:t xml:space="preserve">Interested child care providers will need to </w:t>
       </w:r>
       <w:r w:rsidRPr="00D030C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>submit an Intent to Participate b</w:t>
       </w:r>
       <w:r w:rsidR="0087085A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>etween January 6 -</w:t>
       </w:r>
       <w:r w:rsidRPr="00D030C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> February 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to participate in Get Kids Ready! </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           </w:rPr>
           <w:t xml:space="preserve">Learn about program eligibility, </w:t>
         </w:r>
         <w:r w:rsidR="00DE1AEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           </w:rPr>
           <w:t>when to apply,</w:t>
         </w:r>
         <w:r w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           </w:rPr>
           <w:t xml:space="preserve"> and more!</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7CD0379F" w14:textId="0C980E9F" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="489FBBE8" w:rsidP="00DE1AEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>Are You a Parent or Caregiver?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA56512" w14:textId="5B5D012D" w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF" w:rsidRDefault="00902883" w:rsidP="00DE1AEF">
       <w:r>
-        <w:t xml:space="preserve">Your </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId18">
+        <w:t xml:space="preserve">Your child care provider may offer Get Kids Ready in the 2026-27 school year. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           </w:rPr>
           <w:t>Learn about the program and how and when to apply!</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="489FBBE8" w:rsidRPr="00DE1AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E27AA19" w14:textId="3132CB6A" w:rsidR="3B2387DA" w:rsidRPr="00DE1AEF" w:rsidRDefault="3B2387DA" w:rsidP="00DE1AEF"/>
     <w:p w14:paraId="3BB93D2C" w14:textId="2346378C" w:rsidR="3B2387DA" w:rsidRPr="00DE1AEF" w:rsidRDefault="3B2387DA" w:rsidP="00DE1AEF"/>
     <w:sectPr w:rsidR="3B2387DA" w:rsidRPr="00DE1AEF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...31 lines deleted...]
-</w16cid:commentsIds>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1667,89 +1373,84 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1982542306">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1893230739">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1503933575">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="764614699">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="425F0181"/>
     <w:rsid w:val="00071E4D"/>
     <w:rsid w:val="000B727B"/>
     <w:rsid w:val="00104394"/>
     <w:rsid w:val="001F2DA4"/>
     <w:rsid w:val="002049E9"/>
     <w:rsid w:val="00235A20"/>
     <w:rsid w:val="00425186"/>
+    <w:rsid w:val="0045582D"/>
     <w:rsid w:val="004A6F1E"/>
     <w:rsid w:val="004C48EA"/>
     <w:rsid w:val="00522999"/>
     <w:rsid w:val="00541763"/>
     <w:rsid w:val="00563B0C"/>
     <w:rsid w:val="00602644"/>
     <w:rsid w:val="0062255D"/>
+    <w:rsid w:val="00697D18"/>
+    <w:rsid w:val="007905D2"/>
     <w:rsid w:val="007D76DF"/>
     <w:rsid w:val="0087085A"/>
     <w:rsid w:val="00890CC0"/>
     <w:rsid w:val="00902883"/>
     <w:rsid w:val="00AF7FB2"/>
     <w:rsid w:val="00BA1499"/>
     <w:rsid w:val="00BF00F7"/>
     <w:rsid w:val="00C75528"/>
     <w:rsid w:val="00CB34B6"/>
     <w:rsid w:val="00CD01D4"/>
     <w:rsid w:val="00D030C4"/>
     <w:rsid w:val="00D2333F"/>
     <w:rsid w:val="00DE1AEF"/>
     <w:rsid w:val="00E11E42"/>
     <w:rsid w:val="00E55CDA"/>
     <w:rsid w:val="00E55DF8"/>
     <w:rsid w:val="00E70566"/>
     <w:rsid w:val="00EF76CC"/>
     <w:rsid w:val="00FC4DC5"/>
     <w:rsid w:val="15C98DBD"/>
     <w:rsid w:val="171B125E"/>
     <w:rsid w:val="1D8FC2DC"/>
     <w:rsid w:val="21A9847F"/>
     <w:rsid w:val="248C7471"/>
     <w:rsid w:val="2A191405"/>
@@ -2808,51 +2509,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1528644328">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/childcare/listserv-messages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/getkidsready/parents" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/getkidsready/providers" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/getkidsready/parents" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/getkidsready/parents" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/getkidsready/providers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/childcare/tuesday-talks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/childcare/listserv-messages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/getkidsready/providers" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/getkidsready/parents" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/getkidsready/parents" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/getkidsready/providers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/childcare/tuesday-talks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcf.wisconsin.gov/getkidsready/parents" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3085,68 +2786,68 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0352534b-40e9-4d28-9f9a-68eb9d93e669">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Purpose xmlns="0352534b-40e9-4d28-9f9a-68eb9d93e669" xsi:nil="true"/>
     <TaxCatchAll xmlns="d312b8d4-fb2d-4db8-aae7-2814c5a87b8c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100408A2F3F85C5454B939A79E34391AFB5" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="493791f9ea1275e5cb3dec6c7d7e621b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0352534b-40e9-4d28-9f9a-68eb9d93e669" xmlns:ns3="d312b8d4-fb2d-4db8-aae7-2814c5a87b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f364f2450efa422e77286f5b2f260756" ns2:_="" ns3:_="">
     <xsd:import namespace="0352534b-40e9-4d28-9f9a-68eb9d93e669"/>
     <xsd:import namespace="d312b8d4-fb2d-4db8-aae7-2814c5a87b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Purpose" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3303,102 +3004,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F44839CF-6510-4009-B381-2349FE4DF22E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09E596D3-4775-4260-862D-6385A55A9E30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0352534b-40e9-4d28-9f9a-68eb9d93e669"/>
     <ds:schemaRef ds:uri="d312b8d4-fb2d-4db8-aae7-2814c5a87b8c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F44839CF-6510-4009-B381-2349FE4DF22E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70A22F6A-B36A-47A0-8403-8CF16C68F9AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0352534b-40e9-4d28-9f9a-68eb9d93e669"/>
     <ds:schemaRef ds:uri="d312b8d4-fb2d-4db8-aae7-2814c5a87b8c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>803</Words>
-  <Characters>4583</Characters>
+  <Characters>4580</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5376</CharactersWithSpaces>
+  <CharactersWithSpaces>5373</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Peterson, Cassidy - DCF</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100408A2F3F85C5454B939A79E34391AFB5</vt:lpwstr>
   </property>