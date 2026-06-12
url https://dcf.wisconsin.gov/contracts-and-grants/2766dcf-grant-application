--- v0 (2026-05-14)
+++ v1 (2026-06-12)
@@ -368,883 +368,659 @@
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B980D48" w14:textId="77777777" w:rsidR="00B77F4A" w:rsidRPr="00547BB3" w:rsidRDefault="00B77F4A" w:rsidP="00B77F4A">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Description of Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C6956B2" w14:textId="4C5B93ED" w:rsidR="00B77F4A" w:rsidRDefault="00B77F4A" w:rsidP="00942F74">
+          <w:p w14:paraId="5C6956B2" w14:textId="4CCF7F31" w:rsidR="00B77F4A" w:rsidRDefault="00B77F4A" w:rsidP="00942F74">
             <w:pPr>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00942F74">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="85"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00942F74">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00942F74">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00942F74">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F1F80">
-[...37 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00BE42B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Quality improvement efforts and/or expand Early Head Start enrollment.</w:t>
             </w:r>
             <w:r w:rsidRPr="00942F74">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B77F4A" w14:paraId="542E3AFD" w14:textId="77777777" w:rsidTr="009104DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="455693A5" w14:textId="77777777" w:rsidR="00B77F4A" w:rsidRPr="00547BB3" w:rsidRDefault="00B77F4A" w:rsidP="00B77F4A">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Eligible Applicants</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="336210E0" w14:textId="64E169A9" w:rsidR="00B77F4A" w:rsidRDefault="00B77F4A" w:rsidP="00942F74">
+          <w:p w14:paraId="336210E0" w14:textId="50015831" w:rsidR="00B77F4A" w:rsidRDefault="00B77F4A" w:rsidP="00942F74">
             <w:pPr>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00942F74">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="85"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00942F74">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00942F74">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00942F74">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F1F80">
-[...37 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00BE42B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Authorized WI Head Start Supplmental Grant Site</w:t>
             </w:r>
             <w:r w:rsidRPr="00942F74">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B77F4A" w14:paraId="47A7A0AF" w14:textId="77777777" w:rsidTr="00D2052D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FD9F451" w14:textId="77777777" w:rsidR="00B77F4A" w:rsidRPr="00547BB3" w:rsidRDefault="00B77F4A" w:rsidP="00B77F4A">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Issue Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="401C4BBC" w14:textId="7EB8698F" w:rsidR="00B77F4A" w:rsidRDefault="00D2052D" w:rsidP="00942F74">
+          <w:p w14:paraId="401C4BBC" w14:textId="317D9BBD" w:rsidR="00B77F4A" w:rsidRDefault="00D2052D" w:rsidP="00942F74">
             <w:pPr>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00BE42B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12C5F39A" w14:textId="77777777" w:rsidR="00B77F4A" w:rsidRPr="00547BB3" w:rsidRDefault="00B77F4A" w:rsidP="00B77F4A">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Due Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C3FD3A8" w14:textId="3D8E924B" w:rsidR="00B77F4A" w:rsidRDefault="00D2052D" w:rsidP="00942F74">
+          <w:p w14:paraId="4C3FD3A8" w14:textId="61772577" w:rsidR="00B77F4A" w:rsidRDefault="00D2052D" w:rsidP="00942F74">
             <w:pPr>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00BE42B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6/3/26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009104DD" w14:paraId="05125F3D" w14:textId="77777777" w:rsidTr="00D2052D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E308A32" w14:textId="77777777" w:rsidR="009104DD" w:rsidRPr="00547BB3" w:rsidRDefault="009104DD" w:rsidP="009104DD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DCF Contact Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8BB0EB" w14:textId="1CBA7016" w:rsidR="009104DD" w:rsidRDefault="009104DD" w:rsidP="009104DD">
+          <w:p w14:paraId="5D8BB0EB" w14:textId="64CD35DD" w:rsidR="009104DD" w:rsidRDefault="009104DD" w:rsidP="009104DD">
             <w:pPr>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="85"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F1F80">
-[...37 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00BE42B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abigail Widick </w:t>
             </w:r>
             <w:r w:rsidRPr="009104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15F6BBBA" w14:textId="77777777" w:rsidR="009104DD" w:rsidRPr="00547BB3" w:rsidRDefault="009104DD" w:rsidP="009104DD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DCF Contact Phone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="530F17D6" w14:textId="1660F7A9" w:rsidR="009104DD" w:rsidRDefault="00D2052D" w:rsidP="009104DD">
+          <w:p w14:paraId="530F17D6" w14:textId="3FB0CCC0" w:rsidR="009104DD" w:rsidRDefault="00D2052D" w:rsidP="009104DD">
             <w:pPr>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F1F80">
-[...37 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00BE42B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(920) 785-7844</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009104DD" w14:paraId="06DD2E55" w14:textId="77777777" w:rsidTr="009104DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11A8B007" w14:textId="77777777" w:rsidR="009104DD" w:rsidRPr="00547BB3" w:rsidRDefault="009104DD" w:rsidP="009104DD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DCF Contact Email</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1908EF9E" w14:textId="0FDAC89E" w:rsidR="009104DD" w:rsidRDefault="009104DD" w:rsidP="009104DD">
+          <w:p w14:paraId="1908EF9E" w14:textId="5BA5F201" w:rsidR="009104DD" w:rsidRDefault="009104DD" w:rsidP="009104DD">
             <w:pPr>
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="85"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008F1F80">
-[...37 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00BE42B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>DCFHSSS@wisconsin.gov</w:t>
             </w:r>
             <w:r w:rsidRPr="009104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009104DD" w14:paraId="581D1C19" w14:textId="77777777" w:rsidTr="009104DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1459E7C5" w14:textId="128370CF" w:rsidR="009104DD" w:rsidRDefault="009104DD" w:rsidP="009104DD">
             <w:pPr>
               <w:spacing w:before="20"/>
@@ -2997,58 +2773,58 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006658C7" w:rsidRPr="00547BB3" w:rsidSect="009104DD">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="475" w:footer="475" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="644D995B" w14:textId="77777777" w:rsidR="005D6265" w:rsidRDefault="005D6265">
+    <w:p w14:paraId="7B3BE9EB" w14:textId="77777777" w:rsidR="00ED739B" w:rsidRDefault="00ED739B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19B5B591" w14:textId="77777777" w:rsidR="005D6265" w:rsidRDefault="005D6265">
+    <w:p w14:paraId="7797E874" w14:textId="77777777" w:rsidR="00ED739B" w:rsidRDefault="00ED739B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -3286,58 +3062,58 @@
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00547BB3" w:rsidRPr="00547BB3">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00547BB3">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F296248" w14:textId="77777777" w:rsidR="005D6265" w:rsidRDefault="005D6265">
+    <w:p w14:paraId="5AB88C79" w14:textId="77777777" w:rsidR="00ED739B" w:rsidRDefault="00ED739B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36ED3BA8" w14:textId="77777777" w:rsidR="005D6265" w:rsidRDefault="005D6265">
+    <w:p w14:paraId="7E3DEFC7" w14:textId="77777777" w:rsidR="00ED739B" w:rsidRDefault="00ED739B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F8D1C3A" w14:textId="77777777" w:rsidR="004A664A" w:rsidRDefault="004A664A" w:rsidP="004A664A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="11313"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
@@ -3582,185 +3358,193 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1550385241">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="859466626">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="145056473">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="k7MtGXwyDlDWm75WQXmhC9xJ6TNyN7VCJsLGbKz1XqeCs4+g8gaRbbFFf+t0KpNsQufE2tZlX1YnSa+9StzGXQ==" w:salt="gs/fGYTWxVSm/ywrk5kxrw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D3B49"/>
     <w:rsid w:val="00016195"/>
     <w:rsid w:val="00066949"/>
+    <w:rsid w:val="000879E4"/>
     <w:rsid w:val="000C3129"/>
     <w:rsid w:val="000E278D"/>
     <w:rsid w:val="000E6027"/>
     <w:rsid w:val="001052D2"/>
     <w:rsid w:val="00133D69"/>
     <w:rsid w:val="00142297"/>
     <w:rsid w:val="001660E8"/>
     <w:rsid w:val="00173434"/>
     <w:rsid w:val="001A0FA1"/>
     <w:rsid w:val="00234F00"/>
     <w:rsid w:val="002476E0"/>
     <w:rsid w:val="00254BE9"/>
     <w:rsid w:val="00290DCC"/>
     <w:rsid w:val="002C34B3"/>
     <w:rsid w:val="002E1073"/>
     <w:rsid w:val="003133CC"/>
     <w:rsid w:val="00360E82"/>
     <w:rsid w:val="00395CF2"/>
     <w:rsid w:val="003A7C00"/>
     <w:rsid w:val="003B05A8"/>
     <w:rsid w:val="003B65E1"/>
     <w:rsid w:val="003F2483"/>
     <w:rsid w:val="00432CF2"/>
     <w:rsid w:val="00456BC7"/>
     <w:rsid w:val="00472AB5"/>
     <w:rsid w:val="00480C4F"/>
     <w:rsid w:val="00491E56"/>
     <w:rsid w:val="004921EA"/>
     <w:rsid w:val="004A664A"/>
     <w:rsid w:val="004E26C2"/>
     <w:rsid w:val="00531FF8"/>
     <w:rsid w:val="00547BB3"/>
     <w:rsid w:val="005559DA"/>
     <w:rsid w:val="00566768"/>
+    <w:rsid w:val="0057690A"/>
     <w:rsid w:val="005D3B49"/>
     <w:rsid w:val="005D6265"/>
     <w:rsid w:val="005E2D5B"/>
     <w:rsid w:val="00606E51"/>
     <w:rsid w:val="00645950"/>
     <w:rsid w:val="006658C7"/>
     <w:rsid w:val="006823F5"/>
+    <w:rsid w:val="006A4C6A"/>
     <w:rsid w:val="007D2DE4"/>
     <w:rsid w:val="007F22FB"/>
     <w:rsid w:val="00832410"/>
     <w:rsid w:val="008517FA"/>
     <w:rsid w:val="00862BF9"/>
     <w:rsid w:val="00876B4A"/>
+    <w:rsid w:val="0088767B"/>
     <w:rsid w:val="008E2CC1"/>
     <w:rsid w:val="008F1F80"/>
     <w:rsid w:val="009075AA"/>
     <w:rsid w:val="009104DD"/>
     <w:rsid w:val="00912AD9"/>
     <w:rsid w:val="009323FE"/>
     <w:rsid w:val="00942F74"/>
     <w:rsid w:val="0099495C"/>
     <w:rsid w:val="00995C19"/>
     <w:rsid w:val="009A78E9"/>
     <w:rsid w:val="009E447D"/>
     <w:rsid w:val="009F54E0"/>
     <w:rsid w:val="009F64B6"/>
     <w:rsid w:val="00A1546D"/>
     <w:rsid w:val="00A3044B"/>
     <w:rsid w:val="00A56155"/>
     <w:rsid w:val="00A92519"/>
     <w:rsid w:val="00AC0A53"/>
     <w:rsid w:val="00AD10BB"/>
     <w:rsid w:val="00AE7D4D"/>
     <w:rsid w:val="00B517A4"/>
     <w:rsid w:val="00B77F4A"/>
     <w:rsid w:val="00B814CC"/>
+    <w:rsid w:val="00BE42B6"/>
     <w:rsid w:val="00C84D68"/>
     <w:rsid w:val="00CA1284"/>
     <w:rsid w:val="00D10F74"/>
     <w:rsid w:val="00D2052D"/>
     <w:rsid w:val="00D251F2"/>
     <w:rsid w:val="00D75B4F"/>
     <w:rsid w:val="00DA1057"/>
+    <w:rsid w:val="00DD2741"/>
     <w:rsid w:val="00E7750A"/>
+    <w:rsid w:val="00ED739B"/>
     <w:rsid w:val="00F26A49"/>
     <w:rsid w:val="00F61983"/>
     <w:rsid w:val="00F64E25"/>
     <w:rsid w:val="00F916FF"/>
     <w:rsid w:val="00FE6A07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="my-MM"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27240A29"/>
   <w15:docId w15:val="{891D7A20-9F10-44B1-A2C8-8A3E656D7C1E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4882,133 +4666,133 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A60D13E1-3077-4312-AA66-5571D00FC8E8}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="e24c559e-a67b-4d65-9c4b-bc1fbf54de6d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="4effff4c-4145-4fe6-84ee-32b325d564f8"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCBF3C4F-93EC-4682-BF6C-09095C19BDEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BD62E9F-A3A4-4C04-BFD0-90ECBBA2D348}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E053F428-B7C5-4851-96D5-DC9558C38C82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e24c559e-a67b-4d65-9c4b-bc1fbf54de6d"/>
     <ds:schemaRef ds:uri="4effff4c-4145-4fe6-84ee-32b325d564f8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>dcf_f_cfs2022</Template>
+  <Template>dcf_f_cfs2022.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>286</Words>
-  <Characters>1634</Characters>
+  <Words>308</Words>
+  <Characters>1757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DCF Grant Award Application, DCF-F-5403-E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DCF - State of Wisconsin</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1917</CharactersWithSpaces>
+  <CharactersWithSpaces>2061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DCF Grant Award Application, DCF-F-5403-E</dc:title>
-  <dc:subject>Division of Management Services</dc:subject>
-  <dc:creator/>
+  <dc:subject>2766 DCF Grant Award Application</dc:subject>
+  <dc:creator>DCF/DECE</dc:creator>
   <cp:keywords>department of children and families, dcf, division of management services, dms, bureau of finance, bf, dcf-f-5403-e dcf grant award application, dcf-f-5403-e, dcf grant award application, grant</cp:keywords>
   <dc:description>R. 10/2022</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Form</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DFCA6822CA94764BA8A69967623777C0</vt:lpwstr>
   </property>
 </Properties>
 </file>